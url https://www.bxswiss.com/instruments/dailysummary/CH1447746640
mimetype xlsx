--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e362604f64b4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7640c590c5cc4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8870c40281dd45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68469da5d58a4af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d131ca53db14a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8870c40281dd45d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe32c6521e74f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68469da5d58a4af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>25,555</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,138</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>24,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>