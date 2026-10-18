--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7640c590c5cc4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc749c1cbb4344183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68469da5d58a4af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c141a560454b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe32c6521e74f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68469da5d58a4af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b11ddc83a624785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c141a560454b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>23,685</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,715</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>23,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,068</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>