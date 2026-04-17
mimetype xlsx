--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6147e48c55834e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb9fe42ff5f4910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7b4ec115a4490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8ca48a57c04807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d91c6797394b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7b4ec115a4490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67000f24504d492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8ca48a57c04807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,552 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...131 lines deleted...]
-          <x:t>25,910</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>25,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>23,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>