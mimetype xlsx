--- v2 (2026-04-17)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb9fe42ff5f4910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903293b4d5974cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8ca48a57c04807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b17a41c918f4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67000f24504d492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8ca48a57c04807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcb6c58ad89443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b17a41c918f4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,405</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>25,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,455</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>