--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903293b4d5974cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4fa6bc2a9742d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b17a41c918f4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6113d6e33bb4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbcb6c58ad89443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b17a41c918f4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d3d05042984cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6113d6e33bb4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>26,525</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>26,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,085</x:t>
-[...97 lines deleted...]
-          <x:t>26,698</x:t>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>27,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>