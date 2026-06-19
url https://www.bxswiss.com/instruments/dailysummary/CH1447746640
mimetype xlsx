--- v4 (2026-05-27)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4fa6bc2a9742d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95bd7c2b1d44e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6113d6e33bb4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b23ee3de7344e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d3d05042984cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6113d6e33bb4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6e96831634435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b23ee3de7344e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,175</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,085</x:t>
-[...97 lines deleted...]
-          <x:t>26,698</x:t>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>27,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,905</x:t>
-[...16 lines deleted...]
-          <x:t>28,475</x:t>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>27,328</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,273</x:t>
-[...31 lines deleted...]
-          <x:t>28,390</x:t>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>