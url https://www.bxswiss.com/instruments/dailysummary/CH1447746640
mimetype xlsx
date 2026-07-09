--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc95bd7c2b1d44e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdd9a15b5bf4f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b23ee3de7344e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31dcbc9cbfc4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6e96831634435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b23ee3de7344e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4537941906540fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31dcbc9cbfc4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>27,328</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,273</x:t>
-[...345 lines deleted...]
-          <x:t>25,343</x:t>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,343</x:t>
-[...134 lines deleted...]
-          <x:t>27,520</x:t>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>