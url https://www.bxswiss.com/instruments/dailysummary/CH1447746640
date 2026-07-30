--- v6 (2026-07-09)
+++ v7 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdd9a15b5bf4f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7787b74d0bb84e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31dcbc9cbfc4b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c1882b4a29436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4537941906540fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31dcbc9cbfc4b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533c70afff3943da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c1882b4a29436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>25,203</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,193</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>