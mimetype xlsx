--- v7 (2026-07-30)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7787b74d0bb84e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4976ac38f29c4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c1882b4a29436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cd7b526f864e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533c70afff3943da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c1882b4a29436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfea2e7930644c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cd7b526f864e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>25,078</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,078</x:t>
-[...571 lines deleted...]
-          <x:t>22,055</x:t>
+          <x:t>25,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>