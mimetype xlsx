--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4976ac38f29c4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e362604f64b4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cd7b526f864e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8870c40281dd45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfea2e7930644c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cd7b526f864e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d131ca53db14a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8870c40281dd45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Swissquote Rare Earth (CHF) Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447746640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>24,943</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,743</x:t>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>25,373</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>