--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e17026a4db434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c318a97460b4673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8602c781f04f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04bb1aee4014e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052ff69a04f64cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8602c781f04f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35972b2d0a324f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04bb1aee4014e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>20,775</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>20,403</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>