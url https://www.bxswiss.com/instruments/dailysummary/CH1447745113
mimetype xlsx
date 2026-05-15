--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c318a97460b4673" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f75906016240f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04bb1aee4014e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffc4849111b4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35972b2d0a324f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04bb1aee4014e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e8172f4304407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffc4849111b4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,890</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,408</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>20,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,453</x:t>
-[...377 lines deleted...]
-          <x:t>18,874</x:t>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>