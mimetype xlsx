--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f75906016240f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1140a52553db4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffc4849111b4794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad1ee651d214ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5e8172f4304407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffc4849111b4794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06a697b0d0246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad1ee651d214ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>20,240</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,358</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,368</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>