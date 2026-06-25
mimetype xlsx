--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1140a52553db4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3a0467f2754e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad1ee651d214ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66c7abf939a450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06a697b0d0246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad1ee651d214ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30370b630ae4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66c7abf939a450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,975</x:t>
-[...151 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,738</x:t>
-[...97 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,733</x:t>
-[...225 lines deleted...]
-          <x:t>21,488</x:t>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>