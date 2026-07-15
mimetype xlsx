--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3a0467f2754e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5daef4985247ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66c7abf939a450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab60c30058b4ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30370b630ae4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66c7abf939a450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6530f5ae74ff4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab60c30058b4ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,583</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>21,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,920</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>