--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd5daef4985247ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028a612590444aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab60c30058b4ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabab27969a2242ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6530f5ae74ff4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab60c30058b4ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a040d23d3442c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabab27969a2242ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>20,920</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>19,649</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...397 lines deleted...]
-          <x:t>20,615</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>