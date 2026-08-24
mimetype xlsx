--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028a612590444aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df6ae20b92f4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabab27969a2242ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6765675fbedf422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a040d23d3442c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabab27969a2242ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58921959924a452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6765675fbedf422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>