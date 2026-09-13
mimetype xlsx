--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0df6ae20b92f4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a128bae212249a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6765675fbedf422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d801c58a15b43a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58921959924a452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6765675fbedf422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cab1c86a5848c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d801c58a15b43a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,178</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>17,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,308</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>