--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a128bae212249a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ca0b3e261f47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d801c58a15b43a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a95320c016e40d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cab1c86a5848c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d801c58a15b43a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65989d2f9c3432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a95320c016e40d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,420</x:t>
-[...85 lines deleted...]
-          <x:t>17,716</x:t>
+          <x:t>18,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,337</x:t>
-[...279 lines deleted...]
-          <x:t>18,818</x:t>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>