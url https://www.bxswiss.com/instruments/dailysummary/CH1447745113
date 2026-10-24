--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ca0b3e261f47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83be83c2541c4b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a95320c016e40d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2624fd5f4f4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65989d2f9c3432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a95320c016e40d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117faac1bab740be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2624fd5f4f4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Tesla 110% Covered Call Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>18,085</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,136</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>18,658</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,784</x:t>
-[...70 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,216</x:t>
-[...252 lines deleted...]
-          <x:t>19,013</x:t>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>