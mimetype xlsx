--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b67101664664e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e08c524e904911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0809948014c9482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6f3e3cde1b4991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90bd8d7eb494168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0809948014c9482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb69148ba4b4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6f3e3cde1b4991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...135 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,640</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>