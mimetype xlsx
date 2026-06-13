--- v1 (2026-05-24)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e08c524e904911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re453744c1c304a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6f3e3cde1b4991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44bffa0b50d34b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb69148ba4b4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6f3e3cde1b4991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72da7370eaf84fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44bffa0b50d34b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>103,475</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>104,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,790</x:t>
-[...269 lines deleted...]
-          <x:t>104,780</x:t>
+          <x:t>104,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>