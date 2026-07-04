--- v2 (2026-06-13)
+++ v3 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re453744c1c304a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2d3fac8dee4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44bffa0b50d34b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f6cceda32d4bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72da7370eaf84fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44bffa0b50d34b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a5fcfb0fb24536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f6cceda32d4bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,490</x:t>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,340</x:t>
-[...566 lines deleted...]
-          <x:t>104,930</x:t>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>