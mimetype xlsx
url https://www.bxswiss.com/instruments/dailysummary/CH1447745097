--- v3 (2026-07-04)
+++ v4 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2d3fac8dee4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7abbd90936e4f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f6cceda32d4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8eb4b6a063427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a5fcfb0fb24536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f6cceda32d4bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26edba1ecd14bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8eb4b6a063427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,360</x:t>
-[...21 lines deleted...]
-          <x:t>105,380</x:t>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,330</x:t>
-[...11 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,685</x:t>
-[...166 lines deleted...]
-          <x:t>105,975</x:t>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>