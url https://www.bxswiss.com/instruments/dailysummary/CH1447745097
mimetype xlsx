--- v4 (2026-07-25)
+++ v5 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7abbd90936e4f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f27819cb80452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8eb4b6a063427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d545686d67449e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26edba1ecd14bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8eb4b6a063427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621b130ece684b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d545686d67449e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>102,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,770</x:t>
-[...16 lines deleted...]
-          <x:t>102,880</x:t>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
-[...166 lines deleted...]
-          <x:t>102,940</x:t>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>