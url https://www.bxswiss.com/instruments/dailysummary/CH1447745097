--- v5 (2026-08-14)
+++ v6 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f27819cb80452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3413363ad1244ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d545686d67449e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3353e5a7d18943dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R621b130ece684b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d545686d67449e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ede8139e3b4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3353e5a7d18943dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447745097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,770</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,770</x:t>
-[...16 lines deleted...]
-          <x:t>102,880</x:t>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
-[...205 lines deleted...]
-          <x:t>102,960</x:t>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...11 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,030</x:t>
-[...16 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,980</x:t>
-[...274 lines deleted...]
-          <x:t>103,060</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>