--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7226a6a204384b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4c7bd01baf4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51f37002d764c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a7813535914dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d996211d29040b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51f37002d764c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6dd988030e4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a7813535914dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.45% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>