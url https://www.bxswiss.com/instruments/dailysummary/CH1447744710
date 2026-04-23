--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4c7bd01baf4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c22fa95e1b4608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a7813535914dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed0efc69db34b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c6dd988030e4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a7813535914dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca93126b9fd47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed0efc69db34b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.45% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>93,690</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,510</x:t>
-[...33 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,120</x:t>
-[...4 lines deleted...]
-          <x:t>91,700</x:t>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>92,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>