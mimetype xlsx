--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c22fa95e1b4608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56042a6593a54600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed0efc69db34b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f167df16d3b45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca93126b9fd47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed0efc69db34b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e69dd5250540c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f167df16d3b45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.45% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>97,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...112 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>