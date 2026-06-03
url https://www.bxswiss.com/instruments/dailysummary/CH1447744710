--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56042a6593a54600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re071b04ee0534017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f167df16d3b45f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554f551eaab74408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e69dd5250540c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f167df16d3b45f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff5ee3d3c484eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554f551eaab74408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.45% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...65 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,560</x:t>
-[...372 lines deleted...]
-          <x:t>97,870</x:t>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,740</x:t>
-[...31 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>