--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re071b04ee0534017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43c39edf12a4b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554f551eaab74408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ae3ab0b0b24981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff5ee3d3c484eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554f551eaab74408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d29315ac8894113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ae3ab0b0b24981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.45% p.a. Multi Barrier Reverse Convertible on Richemont, Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>99,240</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...70 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...112 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>