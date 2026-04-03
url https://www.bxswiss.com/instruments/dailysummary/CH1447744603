--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0540b61590564254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60f5a956a7e45a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3558c46dcbf94c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f19d72bff884617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfe3271d571478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3558c46dcbf94c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868ceb78a93549c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f19d72bff884617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>98,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>