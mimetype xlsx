--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60f5a956a7e45a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319771b56ebe4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f19d72bff884617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfebf329cdb481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R868ceb78a93549c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f19d72bff884617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2a8ae2002e4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfebf329cdb481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>100,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,970</x:t>
-[...544 lines deleted...]
-          <x:t>98,270</x:t>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>