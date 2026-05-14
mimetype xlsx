--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319771b56ebe4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908c8ba60c004afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cfebf329cdb481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9c78c16bf34908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2a8ae2002e4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cfebf329cdb481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333ff2e8c2dc4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9c78c16bf34908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,470</x:t>
-[...70 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,080</x:t>
-[...26 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>100,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>