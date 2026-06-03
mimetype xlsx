--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R908c8ba60c004afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28228d2beaa49cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9c78c16bf34908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790a28ecfd09421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333ff2e8c2dc4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9c78c16bf34908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bdb179685b47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790a28ecfd09421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,620</x:t>
-[...463 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>