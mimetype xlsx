--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28228d2beaa49cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb87dce62b640d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790a28ecfd09421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e364569de9b4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bdb179685b47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790a28ecfd09421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c177d46e2ad464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e364569de9b4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...134 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>100,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,060</x:t>
-[...9 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>