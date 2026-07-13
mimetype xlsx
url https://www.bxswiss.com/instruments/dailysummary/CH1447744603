--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bb87dce62b640d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8964a71e874599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e364569de9b4697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27eac10e4b94b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c177d46e2ad464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e364569de9b4697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138da7087fb74c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27eac10e4b94b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,060</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>