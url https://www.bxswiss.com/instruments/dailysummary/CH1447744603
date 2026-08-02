--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8964a71e874599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fcea6a677c4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27eac10e4b94b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a4b21a82fc4b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138da7087fb74c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27eac10e4b94b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5fa1af6376443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a4b21a82fc4b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>