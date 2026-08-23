--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fcea6a677c4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02243b0618404677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a4b21a82fc4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314bef04eaeb4331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5fa1af6376443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a4b21a82fc4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1eb58186724539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314bef04eaeb4331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,080</x:t>
-[...16 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,780</x:t>
-[...360 lines deleted...]
-          <x:t>89,130</x:t>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>