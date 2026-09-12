--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02243b0618404677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1661c3f2fb4972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314bef04eaeb4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda68d131031a40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1eb58186724539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314bef04eaeb4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c6717e5c6b4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda68d131031a40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>