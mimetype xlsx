--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03d5165a3564c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd598f7cb354395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44fc26cbbf044ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1534381a9fbf4aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra567348844f6438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44fc26cbbf044ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7117d35dfeee42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1534381a9fbf4aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>102,380</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>101,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>