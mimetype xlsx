--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd598f7cb354395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b92452cac643ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1534381a9fbf4aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d7ef9c07124fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7117d35dfeee42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1534381a9fbf4aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c304c402052440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d7ef9c07124fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,735</x:t>
-[...205 lines deleted...]
-          <x:t>102,830</x:t>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,960</x:t>
-[...232 lines deleted...]
-          <x:t>101,980</x:t>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,980</x:t>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>