--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b92452cac643ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026f764bcf6d46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10d7ef9c07124fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d86106f7f14f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c304c402052440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10d7ef9c07124fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83387a21f84e4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d86106f7f14f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,980</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,980</x:t>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,265</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>