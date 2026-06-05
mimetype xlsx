--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R026f764bcf6d46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42318831bd55401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d86106f7f14f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf1a9b66ae94269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83387a21f84e4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d86106f7f14f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5951895f6be407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf1a9b66ae94269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>104,205</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,165</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,215</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>