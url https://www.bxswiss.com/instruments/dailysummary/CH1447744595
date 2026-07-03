--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42318831bd55401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b6388600564ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf1a9b66ae94269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7dc43b435094cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5951895f6be407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf1a9b66ae94269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7fe5e00fa54e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7dc43b435094cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>