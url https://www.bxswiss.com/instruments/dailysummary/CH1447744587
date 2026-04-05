--- v1 (2026-03-14)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8799e4c6d0df4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a13770777c4854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552634b87fed4e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8a8a88460a4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1ff3dbd9d147d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552634b87fed4e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c8fae4af3843b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8a8a88460a4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>98,650</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,020</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>