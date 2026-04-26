--- v2 (2026-04-05)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a13770777c4854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e10a6434804b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8a8a88460a4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfad5813cd074d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c8fae4af3843b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8a8a88460a4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fe359ac51f4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfad5813cd074d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,870</x:t>
-[...92 lines deleted...]
-          <x:t>97,840</x:t>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,170</x:t>
-[...436 lines deleted...]
-          <x:t>94,640</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>