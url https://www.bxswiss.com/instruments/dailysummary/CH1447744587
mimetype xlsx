--- v3 (2026-04-26)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e10a6434804b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a61623b55f74ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfad5813cd074d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0706a5c4834df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90fe359ac51f4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfad5813cd074d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884347af56604d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0706a5c4834df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...544 lines deleted...]
-          <x:t>97,640</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,230</x:t>
-[...4 lines deleted...]
-          <x:t>97,940</x:t>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>