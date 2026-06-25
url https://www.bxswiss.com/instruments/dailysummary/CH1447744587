--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a61623b55f74ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72861a2a450b4c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0706a5c4834df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad830504e814128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884347af56604d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0706a5c4834df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7f01826f3594583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad830504e814128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Julius Bär</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,710</x:t>
-[...97 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,310</x:t>
-[...409 lines deleted...]
-          <x:t>100,655</x:t>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>