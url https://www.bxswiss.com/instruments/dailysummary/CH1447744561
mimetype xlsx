--- v11 (2026-09-16)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3634e2aba24789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91ec399a3b24f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9e6456c5304a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6027ba886b9e42f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31bceaf195042c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9e6456c5304a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7825dfb5d94370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6027ba886b9e42f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,120</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,690</x:t>
-[...38 lines deleted...]
-          <x:t>93,420</x:t>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,120</x:t>
-[...517 lines deleted...]
-          <x:t>92,140</x:t>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>