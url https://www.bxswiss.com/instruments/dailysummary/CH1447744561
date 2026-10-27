--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91ec399a3b24f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8586e5870941d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6027ba886b9e42f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b21ca7edae48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b7825dfb5d94370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6027ba886b9e42f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea13403d4b041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b21ca7edae48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,770</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>93,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,490</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>