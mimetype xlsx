--- v2 (2026-03-17)
+++ v3 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9814cc8f0c9d450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619bf61732c544f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2113709a41034102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c21688d2d0498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f681cf3bf94515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2113709a41034102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra935f2167ab04ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c21688d2d0498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>