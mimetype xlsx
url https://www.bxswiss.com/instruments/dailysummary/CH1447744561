--- v3 (2026-04-06)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619bf61732c544f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a791ec150064b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80c21688d2d0498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0350b1b60bd84b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra935f2167ab04ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80c21688d2d0498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4291b9f5340644bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0350b1b60bd84b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>87,610</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,680</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>88,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,980</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>89,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,130</x:t>
         </x:is>
       </x:c>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>