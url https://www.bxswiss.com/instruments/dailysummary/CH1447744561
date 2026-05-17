--- v4 (2026-04-27)
+++ v5 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a791ec150064b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa908988e8a4e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0350b1b60bd84b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d2a64f270a4248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4291b9f5340644bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0350b1b60bd84b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908cf0e8db834884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d2a64f270a4248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>93,060</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>93,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>94,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>