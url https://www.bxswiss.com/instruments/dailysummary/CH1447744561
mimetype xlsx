--- v5 (2026-05-17)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa908988e8a4e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29ebae944084fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d2a64f270a4248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5fc1774352459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908cf0e8db834884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d2a64f270a4248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b4239d39c044f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5fc1774352459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>93,540</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>92,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>94,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>