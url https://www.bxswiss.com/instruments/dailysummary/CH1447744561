--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29ebae944084fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f288a014bf44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5fc1774352459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf153505331fa4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b4239d39c044f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5fc1774352459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2c18dc734d4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf153505331fa4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>94,680</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>97,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,670</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,970</x:t>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>96,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>