--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f288a014bf44fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d53251ddeb54d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf153505331fa4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4e5c387fc84a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2c18dc734d4f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf153505331fa4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9753c66834cf43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4e5c387fc84a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,480</x:t>
-[...178 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,560</x:t>
-[...21 lines deleted...]
-          <x:t>95,440</x:t>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>95,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,190</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>97,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>