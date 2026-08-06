--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d53251ddeb54d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48b274cd15b4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4e5c387fc84a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e750a6a1f3b4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9753c66834cf43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4e5c387fc84a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7f58372cf64f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e750a6a1f3b4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>95,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>