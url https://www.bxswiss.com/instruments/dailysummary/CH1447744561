--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48b274cd15b4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45c42f0fad7494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e750a6a1f3b4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e83093b82804dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7f58372cf64f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e750a6a1f3b4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc184e0ffbec64c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e83093b82804dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>94,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>