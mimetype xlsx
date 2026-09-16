--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45c42f0fad7494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3634e2aba24789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e83093b82804dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9e6456c5304a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc184e0ffbec64c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e83093b82804dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31bceaf195042c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9e6456c5304a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,790</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>94,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>95,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,690</x:t>
-[...60 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,870</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,920</x:t>
-[...53 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>