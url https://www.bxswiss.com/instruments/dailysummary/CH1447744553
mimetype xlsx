--- v9 (2026-09-14)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce821214df194558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76d975feb344856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf27a04ae16f4a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c10cdc10ce4106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5bbb6a9c874cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf27a04ae16f4a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143ff42e5e6f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c10cdc10ce4106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
-[...80 lines deleted...]
-          <x:t>98,730</x:t>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>