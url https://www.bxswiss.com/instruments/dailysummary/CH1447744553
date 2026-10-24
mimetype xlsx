--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re76d975feb344856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fbfdede40c4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c10cdc10ce4106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ad93e809744831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143ff42e5e6f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c10cdc10ce4106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370c1f3b9cbc4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ad93e809744831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>