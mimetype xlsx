--- v1 (2026-03-16)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9572018253fd4b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcc645df974777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834cb7841fa646e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60e6f50191c4e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97651f4840814ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834cb7841fa646e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9e75a6a4734a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60e6f50191c4e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>87,140</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,730</x:t>
-[...43 lines deleted...]
-          <x:t>87,040</x:t>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,490</x:t>
-[...215 lines deleted...]
-          <x:t>87,770</x:t>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>