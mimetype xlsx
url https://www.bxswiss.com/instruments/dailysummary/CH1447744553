--- v2 (2026-04-05)
+++ v3 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcc645df974777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0827da66ba4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60e6f50191c4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21b7e8a43e94726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9e75a6a4734a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60e6f50191c4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99c415b25594f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21b7e8a43e94726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>89,930</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>88,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>85,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>