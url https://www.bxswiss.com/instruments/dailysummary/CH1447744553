--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0827da66ba4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511b9a44198a4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21b7e8a43e94726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51120a7de9ad4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99c415b25594f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21b7e8a43e94726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1eec7d93a74473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51120a7de9ad4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>