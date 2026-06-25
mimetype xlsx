--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511b9a44198a4380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168f6676b846449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51120a7de9ad4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44adedeb901f471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1eec7d93a74473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51120a7de9ad4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa59a4523b44a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44adedeb901f471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,770</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>96,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>96,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,080</x:t>
-[...112 lines deleted...]
-          <x:t>97,060</x:t>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>