--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168f6676b846449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a6609933d7412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44adedeb901f471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c3b6ca777a474b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa59a4523b44a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44adedeb901f471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc48d154b8b143c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c3b6ca777a474b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,270</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,080</x:t>
-[...286 lines deleted...]
-          <x:t>97,120</x:t>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,050</x:t>
-[...97 lines deleted...]
-          <x:t>98,490</x:t>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,360</x:t>
-[...85 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>