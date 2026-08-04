--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a6609933d7412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac3a183fe734ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c3b6ca777a474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff157a53817249a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc48d154b8b143c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c3b6ca777a474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dee44c795e84ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff157a53817249a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,490</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,360</x:t>
-[...16 lines deleted...]
-          <x:t>98,690</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...281 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,160</x:t>
-[...117 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>