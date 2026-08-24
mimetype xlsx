--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac3a183fe734ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e17911f899a4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff157a53817249a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee1cc92891b4c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dee44c795e84ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff157a53817249a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a6d62b4d3546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee1cc92891b4c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,310</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...183 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,990</x:t>
-[...16 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...173 lines deleted...]
-          <x:t>99,840</x:t>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...112 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>