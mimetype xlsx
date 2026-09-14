--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e17911f899a4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce821214df194558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee1cc92891b4c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf27a04ae16f4a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16a6d62b4d3546c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee1cc92891b4c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5bbb6a9c874cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf27a04ae16f4a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.60% p.a. Barrier Reverse Convertible on Novo Nordisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,780</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...11 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,270</x:t>
-[...286 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,980</x:t>
-[...171 lines deleted...]
-          <x:t>101,025</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>