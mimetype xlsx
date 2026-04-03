--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc437b3138e4a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5b199df37f4ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803c678776cf4a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac825141e4743f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb6b09a9d4e49a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803c678776cf4a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c8db62ad41438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac825141e4743f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>94,350</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>94,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>24.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,740</x:t>
-[...360 lines deleted...]
-          <x:t>93,850</x:t>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>