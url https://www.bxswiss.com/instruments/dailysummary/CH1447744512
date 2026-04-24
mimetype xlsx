--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5b199df37f4ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f3f97f084c4404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac825141e4743f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fde226b9ad44cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c8db62ad41438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac825141e4743f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc089bcb51d634986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fde226b9ad44cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,060</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,690</x:t>
-[...92 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,070</x:t>
-[...468 lines deleted...]
-          <x:t>90,710</x:t>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>