--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f3f97f084c4404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dbabd0b7114b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fde226b9ad44cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5098e34fcfde4f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc089bcb51d634986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fde226b9ad44cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4469fd6fdef4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5098e34fcfde4f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>92,750</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,750</x:t>
-[...21 lines deleted...]
-          <x:t>94,270</x:t>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,190</x:t>
-[...215 lines deleted...]
-          <x:t>93,060</x:t>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>