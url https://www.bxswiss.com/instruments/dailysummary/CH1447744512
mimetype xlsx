--- v4 (2026-05-14)
+++ v5 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dbabd0b7114b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a59b5aae6c74d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5098e34fcfde4f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a17665a2284997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4469fd6fdef4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5098e34fcfde4f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5329556683344c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a17665a2284997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>94,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,190</x:t>
-[...259 lines deleted...]
-          <x:t>93,520</x:t>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>93,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>