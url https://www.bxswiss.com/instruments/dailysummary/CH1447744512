--- v5 (2026-06-15)
+++ v6 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a59b5aae6c74d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86f5ba29bc74591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a17665a2284997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re419255bda714583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5329556683344c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a17665a2284997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbea78faca594d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re419255bda714583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...16 lines deleted...]
-          <x:t>94,470</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,870</x:t>
-[...102 lines deleted...]
-          <x:t>92,930</x:t>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,400</x:t>
-[...220 lines deleted...]
-          <x:t>91,900</x:t>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,180</x:t>
-[...63 lines deleted...]
-          <x:t>94,490</x:t>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>