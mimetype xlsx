--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86f5ba29bc74591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c24cc4deda4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re419255bda714583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb014fb4c7f054842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbea78faca594d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re419255bda714583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb9be3d7ca14fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb014fb4c7f054842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,530</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,530</x:t>
-[...53 lines deleted...]
-          <x:t>90,490</x:t>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>93,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>91,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>