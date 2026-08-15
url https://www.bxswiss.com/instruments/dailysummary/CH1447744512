--- v7 (2026-07-26)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c24cc4deda4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec8479c0b364dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb014fb4c7f054842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004d3b4e88ff470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb9be3d7ca14fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb014fb4c7f054842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478cda36df9342ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004d3b4e88ff470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>93,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>94,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,190</x:t>
-[...274 lines deleted...]
-          <x:t>92,980</x:t>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>