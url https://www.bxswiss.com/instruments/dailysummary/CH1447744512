--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec8479c0b364dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daf724aaf0d400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004d3b4e88ff470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac62afa7327425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478cda36df9342ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004d3b4e88ff470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6807e612cf7c4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac62afa7327425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,550</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,970</x:t>
-[...21 lines deleted...]
-          <x:t>95,970</x:t>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>92,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>95,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>90,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>