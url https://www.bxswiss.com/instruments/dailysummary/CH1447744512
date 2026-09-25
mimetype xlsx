--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daf724aaf0d400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264e87e29fee4b03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac62afa7327425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984b0d36033c455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6807e612cf7c4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac62afa7327425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791dbbbdcc664e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984b0d36033c455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,490</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,980</x:t>
-[...156 lines deleted...]
-          <x:t>96,000</x:t>
+          <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>91,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>97,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,170</x:t>
-[...215 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>