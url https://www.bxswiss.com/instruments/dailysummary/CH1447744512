--- v10 (2026-09-25)
+++ v11 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264e87e29fee4b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795484a5f3f84202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984b0d36033c455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4c3ccf526c410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791dbbbdcc664e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984b0d36033c455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23950f5a525a4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4c3ccf526c410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,170</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>88,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,420</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>