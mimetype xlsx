--- v11 (2026-10-15)
+++ v12 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795484a5f3f84202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600a1d80e2134783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref4c3ccf526c410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25074dc1e624a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23950f5a525a4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref4c3ccf526c410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c827d3bbec45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25074dc1e624a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...387 lines deleted...]
-          <x:t>84,910</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,890</x:t>
-[...60 lines deleted...]
-          <x:t>07.10.2026</x:t>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>80,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>