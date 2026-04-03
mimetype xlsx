--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db9313e6eeb41e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe98de7a611d4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d0eb3a5eec4e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae87d774524507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b25994b7bb4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d0eb3a5eec4e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b53e6faf1b48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae87d774524507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>