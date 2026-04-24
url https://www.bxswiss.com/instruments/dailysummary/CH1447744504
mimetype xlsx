--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe98de7a611d4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38027baa51de4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffae87d774524507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3853d6d3053443ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b53e6faf1b48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffae87d774524507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360dcc84b78c4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3853d6d3053443ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...549 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>