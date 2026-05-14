--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38027baa51de4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982afe5a7607470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3853d6d3053443ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4bf2c3cc17497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R360dcc84b78c4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3853d6d3053443ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da1ac30e03847ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4bf2c3cc17497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>95,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,130</x:t>
-[...75 lines deleted...]
-          <x:t>96,350</x:t>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,550</x:t>
-[...323 lines deleted...]
-          <x:t>96,510</x:t>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>