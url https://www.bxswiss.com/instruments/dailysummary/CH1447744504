--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982afe5a7607470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5be130f027415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4bf2c3cc17497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8474861a93af4ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da1ac30e03847ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4bf2c3cc17497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770790a634ad48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8474861a93af4ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,340</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,340</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>97,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>96,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>95,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>