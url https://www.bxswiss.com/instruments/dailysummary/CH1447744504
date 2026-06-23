--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5be130f027415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8651a956804e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8474861a93af4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8a7f1f9cd543ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770790a634ad48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8474861a93af4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d39f10f773d4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8a7f1f9cd543ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,770</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,320</x:t>
-[...4 lines deleted...]
-          <x:t>96,920</x:t>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>96,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>