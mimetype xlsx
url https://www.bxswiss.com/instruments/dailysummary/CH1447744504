--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8651a956804e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccad42a92ed549e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8a7f1f9cd543ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917d697c062847a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d39f10f773d4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8a7f1f9cd543ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85a03a38a0e4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917d697c062847a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>96,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>95,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>96,440</x:t>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>