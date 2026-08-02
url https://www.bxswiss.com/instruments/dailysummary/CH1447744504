--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccad42a92ed549e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea679d704244463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917d697c062847a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51efc51e72e4f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85a03a38a0e4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917d697c062847a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc638244206c4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51efc51e72e4f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>99,140</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...119 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...31 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,980</x:t>
-[...112 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>