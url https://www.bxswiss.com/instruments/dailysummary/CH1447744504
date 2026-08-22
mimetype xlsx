--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea679d704244463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2753b126511e4fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51efc51e72e4f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7045dfa03d64985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc638244206c4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51efc51e72e4f76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f0d7631d714b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7045dfa03d64985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...31 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,980</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,080</x:t>
-[...65 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...48 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,090</x:t>
-[...328 lines deleted...]
-          <x:t>100,270</x:t>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>