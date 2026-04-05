--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1807246d08f0491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc2fd84c8cf497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2037fcc6f594822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f7ba2678136414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1c976968624a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2037fcc6f594822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11934f63712d49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f7ba2678136414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>95,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>