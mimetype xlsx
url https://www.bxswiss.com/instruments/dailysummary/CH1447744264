--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc2fd84c8cf497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f36a87721e34708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f7ba2678136414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9866c50adf4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11934f63712d49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f7ba2678136414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e771184994488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9866c50adf4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>95,240</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,840</x:t>
-[...178 lines deleted...]
-          <x:t>94,090</x:t>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,010</x:t>
-[...377 lines deleted...]
-          <x:t>89,580</x:t>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>