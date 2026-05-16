--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f36a87721e34708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84af58767971475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9866c50adf4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212ee7938f9d4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e771184994488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9866c50adf4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b63bf350674fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212ee7938f9d4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>91,610</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,730</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,840</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>