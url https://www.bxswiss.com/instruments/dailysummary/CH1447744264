--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84af58767971475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a29118681a4024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212ee7938f9d4c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3948eeeda5f44354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b63bf350674fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212ee7938f9d4c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c375730752243b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3948eeeda5f44354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,840</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,840</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>93,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>