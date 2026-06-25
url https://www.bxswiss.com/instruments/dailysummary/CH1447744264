--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a29118681a4024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8b1b68d654525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3948eeeda5f44354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44ea6f95d8848e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c375730752243b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3948eeeda5f44354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b6d6c3cbe64f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44ea6f95d8848e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>