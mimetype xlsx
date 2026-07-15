--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8b1b68d654525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcb8d1165684372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44ea6f95d8848e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cf892f5fed4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b6d6c3cbe64f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44ea6f95d8848e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af45d1f189a4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cf892f5fed4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>84,630</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,820</x:t>
-[...566 lines deleted...]
-          <x:t>77,740</x:t>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>