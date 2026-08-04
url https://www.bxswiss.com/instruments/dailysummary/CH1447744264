--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dcb8d1165684372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf02ebd23a0b40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cf892f5fed4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32750dc2d5ac4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af45d1f189a4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cf892f5fed4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75de121681734963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32750dc2d5ac4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>