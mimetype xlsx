--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf02ebd23a0b40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daf3f41038d4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32750dc2d5ac4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf113eb3e8bde4308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75de121681734963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32750dc2d5ac4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8b55d0c4464669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf113eb3e8bde4308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>