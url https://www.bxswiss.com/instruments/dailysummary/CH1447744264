--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daf3f41038d4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179b58deb35646cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf113eb3e8bde4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c981804a23420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8b55d0c4464669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf113eb3e8bde4308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354c65d731404e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c981804a23420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,620</x:t>
-[...102 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...16 lines deleted...]
-          <x:t>101,195</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,370</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>