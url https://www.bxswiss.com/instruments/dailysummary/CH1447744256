--- v4 (2026-03-19)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cce3468199f4faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9538eda87a454cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3bb77bad5ee4e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe10af85a61431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd400f2f900004261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3bb77bad5ee4e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b3845d8faa48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe10af85a61431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,890</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,440</x:t>
-[...70 lines deleted...]
-          <x:t>100,725</x:t>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
-[...38 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>