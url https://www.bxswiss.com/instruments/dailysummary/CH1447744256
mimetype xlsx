--- v5 (2026-04-08)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9538eda87a454cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c538a1dc2b4697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe10af85a61431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bbf87b448342f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b3845d8faa48b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe10af85a61431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9d0a35d6bd4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bbf87b448342f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,550</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...436 lines deleted...]
-          <x:t>98,150</x:t>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>