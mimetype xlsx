--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c538a1dc2b4697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re954d9bcf00c4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bbf87b448342f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec790dc86b945ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9d0a35d6bd4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bbf87b448342f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57c18a4c7764713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec790dc86b945ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,935</x:t>
-[...129 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,895</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,265</x:t>
-[...4 lines deleted...]
-          <x:t>101,295</x:t>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>