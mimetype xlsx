--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re954d9bcf00c4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4073e0615b4539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec790dc86b945ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5a116f97224cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57c18a4c7764713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec790dc86b945ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fb03716e4442e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5a116f97224cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,785</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,785</x:t>
-[...16 lines deleted...]
-          <x:t>101,920</x:t>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
-[...38 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,220</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,180</x:t>
-[...11 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,470</x:t>
-[...70 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,510</x:t>
-[...9 lines deleted...]
-          <x:t>102,510</x:t>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>