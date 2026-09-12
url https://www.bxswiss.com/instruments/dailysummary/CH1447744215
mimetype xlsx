--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90ad04294c046c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a60cda59574b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e3b80a7c884295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ea0b5c6a9347a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0287eb3866164e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e3b80a7c884295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c64b48f8ed74266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ea0b5c6a9347a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>