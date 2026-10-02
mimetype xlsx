--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a60cda59574b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d41ee651b804aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ea0b5c6a9347a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d00bff700349ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c64b48f8ed74266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ea0b5c6a9347a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c0dabc2be74634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d00bff700349ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,580</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,610</x:t>
-[...26 lines deleted...]
-          <x:t>92,780</x:t>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>95,100</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,070</x:t>
-[...173 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,910</x:t>
-[...80 lines deleted...]
-          <x:t>94,430</x:t>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>94,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>