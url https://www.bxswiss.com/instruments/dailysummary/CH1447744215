--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d41ee651b804aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c248c7b82b543b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d00bff700349ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936fc13452034ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c0dabc2be74634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d00bff700349ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdd279cc1ca84b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936fc13452034ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>