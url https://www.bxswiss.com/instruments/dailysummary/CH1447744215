--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red737166eed94659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e640eeaea9406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra61e76d4308b4b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db0166eab9246e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37101920cae94a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra61e76d4308b4b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192f75715cff437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db0166eab9246e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,110</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,950</x:t>
-[...625 lines deleted...]
-          <x:t>99,760</x:t>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>