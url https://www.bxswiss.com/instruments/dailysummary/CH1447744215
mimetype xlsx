--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e640eeaea9406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135635f2294147f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db0166eab9246e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe5dde3fd514c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R192f75715cff437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db0166eab9246e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2340e3a23e3040c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe5dde3fd514c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,635</x:t>
-[...193 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>98,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>