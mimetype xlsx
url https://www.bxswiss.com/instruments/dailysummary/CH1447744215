--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135635f2294147f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4069ef4be5439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe5dde3fd514c9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a6a90948e945d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2340e3a23e3040c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe5dde3fd514c9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83dceada8d43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a6a90948e945d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>98,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>