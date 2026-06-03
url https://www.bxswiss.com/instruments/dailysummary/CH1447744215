--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4069ef4be5439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420c1627f2fe45c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a6a90948e945d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724f779d9741462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83dceada8d43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a6a90948e945d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e362b604e9a40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724f779d9741462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,960</x:t>
-[...11 lines deleted...]
-          <x:t>98,970</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>99,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>97,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,270</x:t>
-[...58 lines deleted...]
-          <x:t>97,920</x:t>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>