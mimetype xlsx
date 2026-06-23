--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420c1627f2fe45c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb941dde769764d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724f779d9741462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce81a78a8b94ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e362b604e9a40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724f779d9741462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd375222a044fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce81a78a8b94ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,270</x:t>
-[...340 lines deleted...]
-          <x:t>97,910</x:t>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>