--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb941dde769764d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce58a0751c894332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce81a78a8b94ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac01c00f7ad4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd375222a044fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce81a78a8b94ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd9a900325444a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac01c00f7ad4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>