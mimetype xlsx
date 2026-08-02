--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce58a0751c894332" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12e09824a3249cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac01c00f7ad4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redce08b93f8a4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd9a900325444a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac01c00f7ad4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ac37ddf9a14220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redce08b93f8a4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>88,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>89,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,670</x:t>
-[...188 lines deleted...]
-          <x:t>88,380</x:t>
+          <x:t>88,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>