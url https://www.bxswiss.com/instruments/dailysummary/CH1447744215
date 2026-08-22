--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12e09824a3249cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90ad04294c046c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redce08b93f8a4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e3b80a7c884295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ac37ddf9a14220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redce08b93f8a4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0287eb3866164e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e3b80a7c884295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,070</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,670</x:t>
-[...141 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,280</x:t>
-[...441 lines deleted...]
-          <x:t>88,390</x:t>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>