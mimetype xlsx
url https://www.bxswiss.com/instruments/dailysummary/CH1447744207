--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb8d38b70484105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e7fec35a7b43e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0b47cfc43b4360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9d3975582640c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e49491477c4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0b47cfc43b4360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1df843fc305434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9d3975582640c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,550</x:t>
-[...161 lines deleted...]
-          <x:t>89,390</x:t>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,660</x:t>
-[...259 lines deleted...]
-          <x:t>90,320</x:t>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,050</x:t>
-[...107 lines deleted...]
-          <x:t>91,420</x:t>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>