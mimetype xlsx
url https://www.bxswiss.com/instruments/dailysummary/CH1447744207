--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e7fec35a7b43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05788f70260e4931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9d3975582640c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce067e1ab6c4a4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1df843fc305434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9d3975582640c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7478c5e06cb54e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce067e1ab6c4a4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>90,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,160</x:t>
-[...134 lines deleted...]
-          <x:t>91,100</x:t>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>92,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>