--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05788f70260e4931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc2c5358f684286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce067e1ab6c4a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re953d9827c6e4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7478c5e06cb54e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce067e1ab6c4a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6395493ab562413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re953d9827c6e4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>