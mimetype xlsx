--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc2c5358f684286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91141945b6904328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re953d9827c6e4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbc03219d8e497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6395493ab562413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re953d9827c6e4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf96535626b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbc03219d8e497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>97,580</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,880</x:t>
-[...360 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>