--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91141945b6904328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf330e25e30b241e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbc03219d8e497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1b81d0616c49d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf96535626b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbc03219d8e497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7179edcaa2a64684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1b81d0616c49d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>