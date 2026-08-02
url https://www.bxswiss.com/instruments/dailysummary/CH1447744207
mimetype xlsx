--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf330e25e30b241e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4697255b79c4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1b81d0616c49d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410d78363fcb45d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7179edcaa2a64684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1b81d0616c49d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880f0e5a792649e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410d78363fcb45d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>94,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>93,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>