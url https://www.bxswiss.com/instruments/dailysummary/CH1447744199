--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5a5431ccd34ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa276276c6d4f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48573090d886473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30788ca1f67f479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcaf47949afa44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48573090d886473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72253dd289874e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30788ca1f67f479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,990</x:t>
-[...75 lines deleted...]
-          <x:t>91,070</x:t>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,810</x:t>
-[...166 lines deleted...]
-          <x:t>89,010</x:t>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>