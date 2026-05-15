--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa276276c6d4f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f1e323a46e4659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30788ca1f67f479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade05bbfd6964121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72253dd289874e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30788ca1f67f479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ab465af83345d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade05bbfd6964121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,610</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>