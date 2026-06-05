--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f1e323a46e4659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbea19f17a84da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade05bbfd6964121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0b925ebed44dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ab465af83345d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade05bbfd6964121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b2b7b7de0b4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0b925ebed44dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>95,440</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>