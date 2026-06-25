--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbea19f17a84da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae3415637e44dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0b925ebed44dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03faf5279add4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b2b7b7de0b4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0b925ebed44dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c0deb1521d47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03faf5279add4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>98,560</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,130</x:t>
-[...70 lines deleted...]
-          <x:t>99,080</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,290</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>