--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae3415637e44dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a877ecd3a264022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03faf5279add4bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302d3564c0f947be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c0deb1521d47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03faf5279add4bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53160a67e56940e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302d3564c0f947be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,360</x:t>
-[...11 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,170</x:t>
-[...102 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...6 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>99,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,580</x:t>
-[...58 lines deleted...]
-          <x:t>99,290</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>