--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a877ecd3a264022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607fc88145cd41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302d3564c0f947be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71772395a4447fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53160a67e56940e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302d3564c0f947be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1cdc1b9b70d4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71772395a4447fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...549 lines deleted...]
-          <x:t>100,250</x:t>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>