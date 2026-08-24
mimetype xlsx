--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607fc88145cd41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6a934d95fd4ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb71772395a4447fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6d1d80a20d45a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1cdc1b9b70d4246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb71772395a4447fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387f5a4865d14612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6d1d80a20d45a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,840</x:t>
-[...232 lines deleted...]
-          <x:t>100,480</x:t>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...11 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...16 lines deleted...]
-          <x:t>100,705</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,430</x:t>
-[...31 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>