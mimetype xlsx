--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6a934d95fd4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644740e709d74afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6d1d80a20d45a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b0d4e6c1b4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387f5a4865d14612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6d1d80a20d45a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9822360c0943b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b0d4e6c1b4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>100,705</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,430</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...16 lines deleted...]
-          <x:t>100,610</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...70 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...193 lines deleted...]
-          <x:t>100,945</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>