--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c8b87565c54e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e3a97d8722404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b48c87a13674ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbbac84cb7c48dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77ef7edf46e48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b48c87a13674ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48297448117a4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbbac84cb7c48dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,620</x:t>
-[...97 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...441 lines deleted...]
-          <x:t>94,410</x:t>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>