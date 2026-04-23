--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e3a97d8722404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cd1bf74ac3471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbbac84cb7c48dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08244c24f88947d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48297448117a4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbbac84cb7c48dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53228a9747264479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08244c24f88947d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>93,920</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,050</x:t>
-[...48 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
-[...129 lines deleted...]
-          <x:t>93,970</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>96,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>