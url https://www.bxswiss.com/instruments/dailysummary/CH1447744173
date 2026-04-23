--- v4 (2026-04-23)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cd1bf74ac3471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afaa2ea99a6469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08244c24f88947d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0580302bdff4c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53228a9747264479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08244c24f88947d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d5f185735d14b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0580302bdff4c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>