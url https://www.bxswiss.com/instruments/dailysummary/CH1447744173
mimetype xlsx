--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afaa2ea99a6469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0856b57e8be44972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0580302bdff4c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15bb285c3ade42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d5f185735d14b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0580302bdff4c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b10219b67d4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15bb285c3ade42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>