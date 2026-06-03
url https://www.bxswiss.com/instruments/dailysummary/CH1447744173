--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0856b57e8be44972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d20a97a4dc478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15bb285c3ade42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd080347dbd44aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b10219b67d4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15bb285c3ade42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95ec9eea75145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd080347dbd44aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,680</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>96,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>96,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...146 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>98,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>