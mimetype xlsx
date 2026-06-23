--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d20a97a4dc478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f1053a803d4695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd080347dbd44aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113af107093c4ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95ec9eea75145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd080347dbd44aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7659066301124e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113af107093c4ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,170</x:t>
-[...16 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,160</x:t>
-[...75 lines deleted...]
-          <x:t>99,870</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...431 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>