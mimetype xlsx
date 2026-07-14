--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f1053a803d4695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1df0e02655411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113af107093c4ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a86139075324073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7659066301124e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113af107093c4ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4f0a9f1a63493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a86139075324073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,040</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>99,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>