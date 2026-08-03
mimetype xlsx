--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1df0e02655411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04c64cd074e405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a86139075324073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b360d6ce414928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4f0a9f1a63493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a86139075324073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e422277fa494ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b360d6ce414928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,365</x:t>
-[...495 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>