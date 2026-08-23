--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04c64cd074e405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6c54cef0ce42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b360d6ce414928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6566db84004a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e422277fa494ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b360d6ce414928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d184ccf02794593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6566db84004a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...171 lines deleted...]
-          <x:t>100,400</x:t>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>