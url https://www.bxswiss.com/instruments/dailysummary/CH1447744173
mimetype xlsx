--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6c54cef0ce42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc245bd8c006549b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6566db84004a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67bd320b3c584a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d184ccf02794593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6566db84004a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21ecfaa8c024f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67bd320b3c584a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on Galderma</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447744173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>100,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,740</x:t>
-[...107 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>