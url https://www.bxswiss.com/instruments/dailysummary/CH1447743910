--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3d10a28c184459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3f7ada36dd4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2195de3bd24cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9457969d4448cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cb2cbd993a4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2195de3bd24cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c9548b84ec484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9457969d4448cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>88,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>85,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,540</x:t>
-[...458 lines deleted...]
-          <x:t>83,670</x:t>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>