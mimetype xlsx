--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3f7ada36dd4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1aad11dc61417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9457969d4448cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b984e07798439c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c9548b84ec484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9457969d4448cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95e642429494aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b984e07798439c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,790</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>84,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,460</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>