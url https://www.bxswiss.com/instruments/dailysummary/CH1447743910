--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1aad11dc61417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8644935f6ada4b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b984e07798439c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec0e2fe92a54e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95e642429494aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b984e07798439c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re140bc23b4234cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec0e2fe92a54e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>