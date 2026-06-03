--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8644935f6ada4b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e490921c2774de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ec0e2fe92a54e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f54900ff6f4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re140bc23b4234cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ec0e2fe92a54e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f376cf38184df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f54900ff6f4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>90,780</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,860</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>89,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>