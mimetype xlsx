--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e490921c2774de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bf9e6f8ece4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f54900ff6f4e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f0224d7a0c40bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29f376cf38184df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f54900ff6f4e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6265919a1549b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f0224d7a0c40bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>92,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,730</x:t>
-[...242 lines deleted...]
-          <x:t>101,335</x:t>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>