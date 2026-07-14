--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bf9e6f8ece4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a28aa2325b41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f0224d7a0c40bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9762f40a2de345d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6265919a1549b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f0224d7a0c40bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369e03a30c6d4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9762f40a2de345d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>