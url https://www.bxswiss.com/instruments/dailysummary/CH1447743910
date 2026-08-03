--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a28aa2325b41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7ea03053454592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9762f40a2de345d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e0f85db20c43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369e03a30c6d4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9762f40a2de345d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd06b14ee41db405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e0f85db20c43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>