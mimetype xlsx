--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7ea03053454592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85a33329c49411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e0f85db20c43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d44be5091864236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd06b14ee41db405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e0f85db20c43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceb732182cf04381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d44be5091864236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>65,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>