--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b190a0061e454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887d36c1eccd49d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf50730f7b31463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11367e41758b4665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11513c1a629f41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf50730f7b31463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f651ff769641c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11367e41758b4665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...499 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>