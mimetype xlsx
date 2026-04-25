--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887d36c1eccd49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b43625c81204f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11367e41758b4665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6928bff2f546f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f651ff769641c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11367e41758b4665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9d7cf5047141a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6928bff2f546f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,130</x:t>
-[...441 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>