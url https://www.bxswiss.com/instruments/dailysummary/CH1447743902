--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b43625c81204f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344300a4f4684e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6928bff2f546f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edc5d82b0fe4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9d7cf5047141a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6928bff2f546f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2f7f313c754cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edc5d82b0fe4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>