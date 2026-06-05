--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344300a4f4684e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ccc380360e44a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edc5d82b0fe4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c1156606cb41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2f7f313c754cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edc5d82b0fe4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d966dc4fd0044d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c1156606cb41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Alphabet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,930</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,880</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...171 lines deleted...]
-          <x:t>102,330</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>