--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc565a1b5ee4ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde1972b66844efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f9a6128b594b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d513ba572647d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09069f837014733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f9a6128b594b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a6fa62c3e948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d513ba572647d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>99,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>99,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>