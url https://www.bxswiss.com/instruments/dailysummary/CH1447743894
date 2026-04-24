--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde1972b66844efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcd955969864e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d513ba572647d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe9c32b68e847e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a6fa62c3e948d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d513ba572647d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc320e42d80cd4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe9c32b68e847e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,135</x:t>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>100,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,330</x:t>
-[...404 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>101,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,975</x:t>
-[...16 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>