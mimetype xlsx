--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcd955969864e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c38c2f4a314208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe9c32b68e847e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9507270d0142d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc320e42d80cd4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe9c32b68e847e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b1d88ec5e64fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9507270d0142d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>101,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,975</x:t>
-[...16 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>100,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,530</x:t>
-[...26 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>101,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>101,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>101,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
-[...4 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>