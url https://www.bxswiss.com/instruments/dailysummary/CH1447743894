--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c38c2f4a314208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf46c9decb94e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9507270d0142d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e1d3b107464a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b1d88ec5e64fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9507270d0142d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd993b67da3a94188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e1d3b107464a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>101,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>