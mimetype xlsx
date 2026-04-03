--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1bf3755b1cf4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aed1c9c064b45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e0bafe458d4949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58504555194245f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e96abc167c8440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e0bafe458d4949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540efe0f0b7544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58504555194245f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,560</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,930</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,540</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>