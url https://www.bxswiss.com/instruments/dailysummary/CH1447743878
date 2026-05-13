--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aed1c9c064b45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb8ab1c9e514684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58504555194245f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dfc13d4d484d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540efe0f0b7544ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58504555194245f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08dc08ecc1a645cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dfc13d4d484d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,570</x:t>
-[...151 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>93,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>95,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>