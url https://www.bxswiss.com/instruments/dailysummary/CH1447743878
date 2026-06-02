--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb8ab1c9e514684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a234a0b3a984e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dfc13d4d484d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab79a2ff30e43a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08dc08ecc1a645cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dfc13d4d484d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad701d5fadef48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab79a2ff30e43a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>94,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>