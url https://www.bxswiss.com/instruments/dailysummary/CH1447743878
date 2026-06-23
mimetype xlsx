--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a234a0b3a984e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62264df2def436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab79a2ff30e43a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce023f2eb834857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad701d5fadef48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab79a2ff30e43a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b1a7365b5b4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce023f2eb834857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>84,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>