--- v7 (2026-06-23)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62264df2def436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8ffb9034614529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce023f2eb834857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad173882ea84fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b1a7365b5b4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce023f2eb834857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f189874a81d41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad173882ea84fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>83,120</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>