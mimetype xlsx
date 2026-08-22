--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8ffb9034614529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2f2ca4abcf49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad173882ea84fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dae307f20b4799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f189874a81d41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad173882ea84fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea8bc62ff6e4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dae307f20b4799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>