--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8fd22c6f56448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01871b6beb8b45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R894a445ac6ff4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67fa7be8f8846c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8dd737fd2640a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R894a445ac6ff4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5bb400a6194360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67fa7be8f8846c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,605</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>102,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,255</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,920</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>