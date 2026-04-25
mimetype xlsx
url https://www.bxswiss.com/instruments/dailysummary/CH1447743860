--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01871b6beb8b45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50723a2590cc4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67fa7be8f8846c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a135a7639e47ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5bb400a6194360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67fa7be8f8846c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ee9fd33e4944f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a135a7639e47ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,210</x:t>
-[...16 lines deleted...]
-          <x:t>100,420</x:t>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...107 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>100,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>