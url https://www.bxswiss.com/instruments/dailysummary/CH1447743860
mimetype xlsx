--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50723a2590cc4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129c41ea78445c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a135a7639e47ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17efb49f8e834be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ee9fd33e4944f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a135a7639e47ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb939b7c8e06f4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17efb49f8e834be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,310</x:t>
-[...549 lines deleted...]
-          <x:t>97,630</x:t>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>