--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9129c41ea78445c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1682c7424b75489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17efb49f8e834be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab86b4063e294f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb939b7c8e06f4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17efb49f8e834be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001a229f9b934a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab86b4063e294f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...291 lines deleted...]
-          <x:t>97,170</x:t>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,090</x:t>
-[...274 lines deleted...]
-          <x:t>99,580</x:t>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>