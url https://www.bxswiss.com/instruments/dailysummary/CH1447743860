--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1682c7424b75489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664cf2dda5d74565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab86b4063e294f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c81a0d9d5f2495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001a229f9b934a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab86b4063e294f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47a83b4bac045fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c81a0d9d5f2495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,140</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,430</x:t>
-[...21 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,250</x:t>
-[...475 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,290</x:t>
-[...53 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>