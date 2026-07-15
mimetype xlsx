--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664cf2dda5d74565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fede99679fc416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c81a0d9d5f2495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1381f40472af4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47a83b4bac045fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c81a0d9d5f2495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cb38b1c937479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1381f40472af4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,960</x:t>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>98,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>