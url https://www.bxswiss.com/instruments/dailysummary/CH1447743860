--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fede99679fc416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938d45d3b00446cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1381f40472af4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3542b26d076438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cb38b1c937479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1381f40472af4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree94620b95344cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3542b26d076438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,300</x:t>
-[...333 lines deleted...]
-          <x:t>98,150</x:t>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>