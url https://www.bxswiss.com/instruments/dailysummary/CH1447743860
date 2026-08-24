--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938d45d3b00446cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3eeb7cdc1e4c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3542b26d076438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84af38dc93544bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree94620b95344cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3542b26d076438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0f80dfe03c4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84af38dc93544bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,310</x:t>
-[...21 lines deleted...]
-          <x:t>98,830</x:t>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,360</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>