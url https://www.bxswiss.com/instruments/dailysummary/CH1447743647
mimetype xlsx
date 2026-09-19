--- v5 (2026-08-30)
+++ v6 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c0ca105401400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab50fad214d4850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52f20722e3648d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb72f05f24d40cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ced0f0199e433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52f20722e3648d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cde798f8b4496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb72f05f24d40cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>102,000</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,795</x:t>
-[...11 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,320</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,760</x:t>
-[...4 lines deleted...]
-          <x:t>102,620</x:t>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,320</x:t>
-[...43 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...70 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
-[...31 lines deleted...]
-          <x:t>102,600</x:t>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>