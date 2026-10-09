--- v6 (2026-09-19)
+++ v7 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab50fad214d4850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5832dee075fd4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb72f05f24d40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f10ae67a3e4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57cde798f8b4496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb72f05f24d40cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619508a16bdf4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f10ae67a3e4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,320</x:t>
-[...43 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...70 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
-[...178 lines deleted...]
-          <x:t>102,900</x:t>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,530</x:t>
-[...247 lines deleted...]
-          <x:t>102,730</x:t>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>