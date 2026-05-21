--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26860704da7040ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1f49c464944c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9588d268aa64b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23db1b882bd4f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952182d0f0c54837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9588d268aa64b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097278dffe1f4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23db1b882bd4f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>103,315</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...70 lines deleted...]
-          <x:t>104,045</x:t>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,800</x:t>
-[...63 lines deleted...]
-          <x:t>104,990</x:t>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>