--- v1 (2026-05-21)
+++ v2 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1f49c464944c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c4151415ae48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23db1b882bd4f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1280a5fdbfd4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097278dffe1f4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23db1b882bd4f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06940e8ff67d48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1280a5fdbfd4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>104,045</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>103,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>104,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,355</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>104,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,190</x:t>
-[...198 lines deleted...]
-          <x:t>105,420</x:t>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>