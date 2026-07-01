--- v2 (2026-06-10)
+++ v3 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c4151415ae48b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950594083d7048e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1280a5fdbfd4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712f4fea55aa4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06940e8ff67d48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1280a5fdbfd4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71cb12039c04141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712f4fea55aa4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,190</x:t>
-[...134 lines deleted...]
-          <x:t>104,960</x:t>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,255</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,850</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,800</x:t>
-[...382 lines deleted...]
-          <x:t>102,330</x:t>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>