--- v3 (2026-07-01)
+++ v4 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950594083d7048e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8398ff5b241a46de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712f4fea55aa4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c1b558eb884a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71cb12039c04141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712f4fea55aa4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadd74ddacb14e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c1b558eb884a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,780</x:t>
-[...31 lines deleted...]
-          <x:t>104,095</x:t>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>105,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>