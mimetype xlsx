--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8398ff5b241a46de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c0ca105401400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c1b558eb884a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52f20722e3648d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbadd74ddacb14e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c1b558eb884a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04ced0f0199e433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52f20722e3648d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...431 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,695</x:t>
-[...144 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>