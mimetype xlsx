--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121f90c0281e4d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17252a4ab09d4f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bd2d0a75e7341b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe8abdc333a4de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacf65e73b5e45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bd2d0a75e7341b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7319bc52f4ba4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe8abdc333a4de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...127 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>102,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>102,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>