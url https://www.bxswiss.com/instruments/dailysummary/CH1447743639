--- v1 (2026-05-20)
+++ v2 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17252a4ab09d4f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f041c763bc54ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe8abdc333a4de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77adeef646c344f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7319bc52f4ba4179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe8abdc333a4de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re263ca28df204a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77adeef646c344f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>102,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>101,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>