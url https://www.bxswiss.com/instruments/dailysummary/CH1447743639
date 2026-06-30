--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f041c763bc54ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fef207e74f4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77adeef646c344f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfb083d744944d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re263ca28df204a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77adeef646c344f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a3b8c2d0ed4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfb083d744944d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,655</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,550</x:t>
-[...80 lines deleted...]
-          <x:t>99,390</x:t>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...235 lines deleted...]
-          <x:t>99,790</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>