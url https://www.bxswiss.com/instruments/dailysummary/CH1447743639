--- v3 (2026-06-30)
+++ v4 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fef207e74f4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d29be3e8b44a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfb083d744944d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f2869dc04046f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a3b8c2d0ed4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfb083d744944d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc3fbbbd6c24eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f2869dc04046f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...4 lines deleted...]
-          <x:t>100,350</x:t>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,460</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>100,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>