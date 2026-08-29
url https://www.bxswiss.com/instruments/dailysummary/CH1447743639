--- v4 (2026-07-20)
+++ v5 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d29be3e8b44a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031ed8b67c5e4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f2869dc04046f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee385a5420c4afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc3fbbbd6c24eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f2869dc04046f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7a1ea82c274c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee385a5420c4afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,400</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>98,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,170</x:t>
-[...43 lines deleted...]
-          <x:t>98,940</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...80 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,290</x:t>
-[...274 lines deleted...]
-          <x:t>97,510</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>