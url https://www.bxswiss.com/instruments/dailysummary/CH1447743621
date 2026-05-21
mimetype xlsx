--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2622c523f6f54dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3beaae5a48de4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7bfcc807e0462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee3b1fe4e1d49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7a30db3b4f47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7bfcc807e0462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1fe5db34e742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee3b1fe4e1d49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,355 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>105,240</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,010</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>105,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,735</x:t>
         </x:is>
       </x:c>
@@ -563,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>