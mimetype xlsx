--- v1 (2026-05-21)
+++ v2 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3beaae5a48de4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc41a1b11814642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee3b1fe4e1d49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd167e8f8e624492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1fe5db34e742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee3b1fe4e1d49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fac636387f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd167e8f8e624492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,670</x:t>
-[...80 lines deleted...]
-          <x:t>108,715</x:t>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>108,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>108,205</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,205</x:t>
-[...75 lines deleted...]
-          <x:t>108,375</x:t>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,285</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>108,010</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>108,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>