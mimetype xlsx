--- v2 (2026-06-10)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc41a1b11814642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b0b69081e94521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd167e8f8e624492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2f98581e9249c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fac636387f47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd167e8f8e624492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265553d7d40343c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2f98581e9249c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>108,495</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>108,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>108,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>108,135</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,080</x:t>
-[...151 lines deleted...]
-          <x:t>107,840</x:t>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,840</x:t>
-[...75 lines deleted...]
-          <x:t>108,635</x:t>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,405</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>108,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>108,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>