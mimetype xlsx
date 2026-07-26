--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b0b69081e94521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b1cc4bb0034b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2f98581e9249c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3068b141f442a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265553d7d40343c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2f98581e9249c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eccabe9e6c42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3068b141f442a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,815</x:t>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,595</x:t>
-[...16 lines deleted...]
-          <x:t>108,645</x:t>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,645</x:t>
-[...65 lines deleted...]
-          <x:t>108,415</x:t>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>108,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>