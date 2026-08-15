--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b1cc4bb0034b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b96e6f64c244dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3068b141f442a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eaf0f94646946f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eccabe9e6c42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3068b141f442a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848b5552e07b4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eaf0f94646946f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>104,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,450</x:t>
-[...38 lines deleted...]
-          <x:t>104,490</x:t>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,490</x:t>
-[...183 lines deleted...]
-          <x:t>104,580</x:t>
+          <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,540</x:t>
-[...26 lines deleted...]
-          <x:t>104,560</x:t>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>