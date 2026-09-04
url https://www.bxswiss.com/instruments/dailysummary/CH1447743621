--- v5 (2026-08-15)
+++ v6 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b96e6f64c244dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0d402cb9604082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eaf0f94646946f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee627866fcc4927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848b5552e07b4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eaf0f94646946f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3984a9ab34d2498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee627866fcc4927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,490</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,490</x:t>
-[...183 lines deleted...]
-          <x:t>104,580</x:t>
+          <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,540</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>104,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,780</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>