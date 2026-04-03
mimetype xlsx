--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a01ce4d90141b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d7e1f6b3c1422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7398df60774f4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e4766b451b4dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d93c9d6e74040e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7398df60774f4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc563cc4755724651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e4766b451b4dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...527 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>100,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>