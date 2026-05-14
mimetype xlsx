--- v3 (2026-04-03)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d7e1f6b3c1422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7e757df7b44b6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e4766b451b4dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0469fec56b417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc563cc4755724651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e4766b451b4dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d48c3b506ba43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0469fec56b417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>