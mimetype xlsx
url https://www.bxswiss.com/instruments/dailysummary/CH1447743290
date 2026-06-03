--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7e757df7b44b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra649cb5e0a964cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0469fec56b417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5e106f8340465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d48c3b506ba43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0469fec56b417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe7d2d336084a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5e106f8340465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.70% p.a. Barrier Reverse Convertible on AMD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>