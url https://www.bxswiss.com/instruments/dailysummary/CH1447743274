--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c6cc2c3e3e43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f30935e32344b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3813ee1ee54615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1ae72b4205437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58d69e1fed14e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3813ee1ee54615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea106a5b3114389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1ae72b4205437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>104,640</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,540</x:t>
-[...65 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>