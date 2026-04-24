--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f30935e32344b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0e68d693004827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f1ae72b4205437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f59ab42e2f4d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea106a5b3114389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f1ae72b4205437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc84d522ac24be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f59ab42e2f4d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>101,735</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>101,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...178 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>101,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>