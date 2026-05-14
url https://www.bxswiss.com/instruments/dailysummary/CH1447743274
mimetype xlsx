--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0e68d693004827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161e9cffb1814cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f59ab42e2f4d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf046539454a240ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc84d522ac24be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f59ab42e2f4d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d5b8924df9453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf046539454a240ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>