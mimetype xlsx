--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R161e9cffb1814cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf1fc1540614262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf046539454a240ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf3dd9750e3474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d5b8924df9453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf046539454a240ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b95e497fc884c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf3dd9750e3474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,670</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,670</x:t>
-[...254 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
-[...16 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>