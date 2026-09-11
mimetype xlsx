--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d48fc445a744e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abc6c445c604c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64bb8f3c6e0434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dab7b1a094740fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d5245107254bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64bb8f3c6e0434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab30f01722a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dab7b1a094740fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,160</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,880</x:t>
-[...544 lines deleted...]
-          <x:t>100,805</x:t>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>