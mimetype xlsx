--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0abc6c445c604c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860f228047cb4526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dab7b1a094740fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088130c2685d467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab30f01722a4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dab7b1a094740fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c08d345b824c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088130c2685d467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>102,100</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>