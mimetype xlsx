--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860f228047cb4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ffe6be6608541b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088130c2685d467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd61db794874d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20c08d345b824c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088130c2685d467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9869917a714c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd61db794874d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>97,290</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,670</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>