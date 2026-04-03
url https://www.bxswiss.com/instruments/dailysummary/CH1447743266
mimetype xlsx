--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dd1927f527452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a71d41ff2e24745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0fa53d7e4d84d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca638accfb4b4970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545ab6b84871489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0fa53d7e4d84d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e27928801314fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca638accfb4b4970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>