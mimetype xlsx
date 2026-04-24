--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a71d41ff2e24745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f44660b11144e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca638accfb4b4970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4ff6a9268d4291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e27928801314fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca638accfb4b4970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f438f81ff8946df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4ff6a9268d4291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,945</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,270</x:t>
-[...75 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,690</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>100,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>