--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74f44660b11144e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd4625adc3448b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4ff6a9268d4291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526ef02f23a04c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f438f81ff8946df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4ff6a9268d4291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a4a499b1364310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526ef02f23a04c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,820</x:t>
-[...576 lines deleted...]
-          <x:t>102,300</x:t>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>