--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd4625adc3448b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92dfc6c1ecc4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526ef02f23a04c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6c84b6b7538435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a4a499b1364310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526ef02f23a04c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ead9b567d874ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6c84b6b7538435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>101,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>