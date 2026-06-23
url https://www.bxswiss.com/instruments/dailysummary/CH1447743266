--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92dfc6c1ecc4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f253caa041412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6c84b6b7538435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7222787d4d5249e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ead9b567d874ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6c84b6b7538435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0104d1a2184b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7222787d4d5249e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,815</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>