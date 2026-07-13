--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f253caa041412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581425fdf4094215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7222787d4d5249e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb4add38d2f4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0104d1a2184b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7222787d4d5249e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d282e0e8d040bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb4add38d2f4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>98,280</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,600</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>