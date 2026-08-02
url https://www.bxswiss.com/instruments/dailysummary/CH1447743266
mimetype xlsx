--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581425fdf4094215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045599123387448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb4add38d2f4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1edcd7544694bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d282e0e8d040bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb4add38d2f4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4135091c8841d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1edcd7544694bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,970</x:t>
-[...21 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>95,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,000</x:t>
-[...65 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...90 lines deleted...]
-          <x:t>94,390</x:t>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>