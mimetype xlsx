--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045599123387448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d48fc445a744e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1edcd7544694bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64bb8f3c6e0434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b4135091c8841d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1edcd7544694bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d5245107254bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64bb8f3c6e0434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,370</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,000</x:t>
-[...65 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...372 lines deleted...]
-          <x:t>96,500</x:t>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>