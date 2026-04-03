--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d6e99568a2428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6bb03cad55410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708db35ba3094e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaca3b20da194eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ffb53b03984cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708db35ba3094e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff343adf340e469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaca3b20da194eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...200 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,600</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>