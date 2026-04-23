--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6bb03cad55410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3432d2d47374deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaca3b20da194eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c076dd477147e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff343adf340e469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaca3b20da194eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76c080726254b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c076dd477147e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>95,880</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,500</x:t>
-[...26 lines deleted...]
-          <x:t>95,350</x:t>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>95,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>95,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>