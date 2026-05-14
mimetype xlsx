--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3432d2d47374deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3f10dcedfa4c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c076dd477147e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf7a59b04f54fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76c080726254b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c076dd477147e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbff1e8b1bf94011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf7a59b04f54fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,480</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,960</x:t>
-[...43 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>98,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>