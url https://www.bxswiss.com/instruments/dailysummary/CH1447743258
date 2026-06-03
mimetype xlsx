--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3f10dcedfa4c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166382cb98f1445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf7a59b04f54fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb3a20c2e8043a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbff1e8b1bf94011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf7a59b04f54fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fed498c663a44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb3a20c2e8043a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>97,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>98,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>96,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>