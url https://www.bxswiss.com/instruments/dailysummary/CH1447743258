--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R166382cb98f1445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da416a710854751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb3a20c2e8043a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e2ccffaae24458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fed498c663a44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb3a20c2e8043a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f7db67b0d149c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e2ccffaae24458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...70 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...124 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...16 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>97,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>98,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>