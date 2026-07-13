--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da416a710854751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1a1a4663f645d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e2ccffaae24458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dac207ab33c40ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6f7db67b0d149c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e2ccffaae24458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcaeb417eab43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dac207ab33c40ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>95,000</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,520</x:t>
-[...16 lines deleted...]
-          <x:t>95,300</x:t>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,130</x:t>
-[...65 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,890</x:t>
-[...117 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>