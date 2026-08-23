--- v8 (2026-07-13)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1a1a4663f645d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2549e2a69b1f4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dac207ab33c40ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2c8e78ac424c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dcaeb417eab43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dac207ab33c40ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d49e51394654f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2c8e78ac424c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Clariant</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,660</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>96,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,910</x:t>
-[...70 lines deleted...]
-          <x:t>96,690</x:t>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,690</x:t>
-[...31 lines deleted...]
-          <x:t>98,120</x:t>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>