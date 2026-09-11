--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc630c705f73d4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a1e967c7e64144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfc8c54fdd04049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b396ee67f7a44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb77de262ae455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfc8c54fdd04049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a522fe82da940a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b396ee67f7a44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>99,950</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>101,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>101,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...193 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>