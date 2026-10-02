--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a1e967c7e64144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf624e2bdfd684584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b396ee67f7a44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2496829e4544a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a522fe82da940a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b396ee67f7a44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c209d4bce24f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2496829e4544a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,285</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,755</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>