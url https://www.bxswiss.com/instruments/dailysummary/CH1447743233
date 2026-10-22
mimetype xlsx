--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf624e2bdfd684584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d318c6f2154133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a2496829e4544a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ab8a44c27c4a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96c209d4bce24f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a2496829e4544a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4961e7882ac44fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ab8a44c27c4a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,470</x:t>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...141 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>99,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>