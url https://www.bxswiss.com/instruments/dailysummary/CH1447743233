--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6684a82b034929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbc5f59d61a49ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5849de9028a74a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6778ec77fe5d4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R543f86f02e3443f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5849de9028a74a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bda61f1073142f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6778ec77fe5d4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>97,280</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,280</x:t>
-[...6 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>