--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbc5f59d61a49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b3072be6ed40da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6778ec77fe5d4a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2454a5e5023d429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bda61f1073142f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6778ec77fe5d4a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917b67a169fa4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2454a5e5023d429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,380</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,060</x:t>
-[...566 lines deleted...]
-          <x:t>90,950</x:t>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>