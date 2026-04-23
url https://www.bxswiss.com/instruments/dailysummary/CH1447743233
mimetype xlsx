--- v4 (2026-04-23)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b3072be6ed40da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faa5af0537a426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2454a5e5023d429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71877d84400d4ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917b67a169fa4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2454a5e5023d429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra845e8ce94ea4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71877d84400d4ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>