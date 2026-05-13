--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faa5af0537a426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc3364be40847e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71877d84400d4ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652aafc7af0e4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra845e8ce94ea4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71877d84400d4ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50896bca4eca406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652aafc7af0e4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,160</x:t>
-[...26 lines deleted...]
-          <x:t>92,330</x:t>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,710</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>90,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>92,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>