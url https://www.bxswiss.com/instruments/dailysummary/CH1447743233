--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc3364be40847e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a90cfa6d36148f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652aafc7af0e4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f866e47f50f463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50896bca4eca406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652aafc7af0e4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d17d47a63a43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f866e47f50f463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>89,580</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,270</x:t>
-[...38 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>92,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>