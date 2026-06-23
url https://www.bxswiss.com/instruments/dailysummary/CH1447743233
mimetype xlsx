--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a90cfa6d36148f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe9c131ab1d4ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f866e47f50f463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906b91ca4245423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1d17d47a63a43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f866e47f50f463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b3ac4c811646b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906b91ca4245423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>81,480</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,480</x:t>
-[...75 lines deleted...]
-          <x:t>85,400</x:t>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,120</x:t>
-[...161 lines deleted...]
-          <x:t>88,250</x:t>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>