--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe9c131ab1d4ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4cf2a066f44c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906b91ca4245423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426f70ab12d74526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b3ac4c811646b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906b91ca4245423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2952d549f447f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426f70ab12d74526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>85,400</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,120</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>82,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,540</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>