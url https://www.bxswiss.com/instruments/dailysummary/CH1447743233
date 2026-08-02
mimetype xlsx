--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4cf2a066f44c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72823d4a4c634311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426f70ab12d74526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086fdedc50c042cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe2952d549f447f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426f70ab12d74526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69976332e5264d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086fdedc50c042cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>