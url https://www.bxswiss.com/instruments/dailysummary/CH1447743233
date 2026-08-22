--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72823d4a4c634311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc630c705f73d4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086fdedc50c042cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfc8c54fdd04049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69976332e5264d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086fdedc50c042cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb77de262ae455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfc8c54fdd04049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>