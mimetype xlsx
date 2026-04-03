--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6d8fd1a1fc4d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d2358ef0424f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7943a2d72304b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc7459722cb4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c09a81934144ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7943a2d72304b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25e446ce2604461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc7459722cb4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>92,010</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,840</x:t>
-[...205 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,300</x:t>
-[...279 lines deleted...]
-          <x:t>90,830</x:t>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>