--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d2358ef0424f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c371df7c2384be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc7459722cb4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f9ec1bd8964d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25e446ce2604461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc7459722cb4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b59cf475c04434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f9ec1bd8964d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>90,810</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>93,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>