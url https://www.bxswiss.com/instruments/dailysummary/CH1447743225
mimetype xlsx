--- v5 (2026-04-23)
+++ v6 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c371df7c2384be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d535423034344e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f9ec1bd8964d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ccec8ac31c44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b59cf475c04434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f9ec1bd8964d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacc87ca5ac94c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ccec8ac31c44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.40% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>