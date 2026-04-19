--- v4 (2026-03-30)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9342ce4ac8d4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c43ae66e4546e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc17878056ab4058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca658c5343b4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7871945af364909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc17878056ab4058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a3f31fda5a4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca658c5343b4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>