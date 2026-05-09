--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c43ae66e4546e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re328e8527cf54bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca658c5343b4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565501101690493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a3f31fda5a4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca658c5343b4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74785cd5a59d4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565501101690493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,040</x:t>
-[...139 lines deleted...]
-          <x:t>83,630</x:t>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>88,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>