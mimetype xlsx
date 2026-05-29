--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re328e8527cf54bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37519c7a1ec444d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565501101690493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re782d659cf9041dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74785cd5a59d4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565501101690493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8058f17d0c974ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re782d659cf9041dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>82,950</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,300</x:t>
-[...151 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,070</x:t>
-[...43 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,170</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>86,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>