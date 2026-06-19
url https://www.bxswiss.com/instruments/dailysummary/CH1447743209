--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37519c7a1ec444d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f612c2be1994014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re782d659cf9041dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b525ce11c3a44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8058f17d0c974ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re782d659cf9041dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49246675aae44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b525ce11c3a44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>66,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>