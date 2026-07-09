--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f612c2be1994014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3593d0ced3b94d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b525ce11c3a44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126e567f858e4b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49246675aae44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b525ce11c3a44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7136df63f34d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126e567f858e4b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>