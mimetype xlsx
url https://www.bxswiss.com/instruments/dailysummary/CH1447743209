--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3593d0ced3b94d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec55b24e77146e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126e567f858e4b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6dae69b0b84d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7136df63f34d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126e567f858e4b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16118ef2312849a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6dae69b0b84d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>