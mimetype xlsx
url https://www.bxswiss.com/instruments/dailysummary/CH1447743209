--- v10 (2026-07-29)
+++ v11 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec55b24e77146e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a0770d0a514729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6dae69b0b84d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe42529103804a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16118ef2312849a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6dae69b0b84d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c25b7072f4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe42529103804a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>