--- v11 (2026-08-18)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a0770d0a514729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25718d78cca4fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe42529103804a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b08d714aea4d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11c25b7072f4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe42529103804a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53ef06e34d84bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b08d714aea4d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>