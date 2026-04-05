--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a2ade325134f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873892a61a2d41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee00510f10743a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452913d46c1144fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4898e752ad2d47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee00510f10743a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf0fc8e5b484778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452913d46c1144fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>96,950</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,730</x:t>
-[...33 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>91,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...468 lines deleted...]
-          <x:t>95,400</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,680</x:t>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>