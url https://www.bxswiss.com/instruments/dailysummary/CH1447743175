--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873892a61a2d41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f92dae04a54fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452913d46c1144fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f61bd6130b416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf0fc8e5b484778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452913d46c1144fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re983ee3ad3d74bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f61bd6130b416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,920</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,990</x:t>
-[...544 lines deleted...]
-          <x:t>90,710</x:t>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>