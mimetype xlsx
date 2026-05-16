--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f92dae04a54fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de017b1799843de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7f61bd6130b416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da54d4fbc9a403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re983ee3ad3d74bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7f61bd6130b416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e90a361be7d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da54d4fbc9a403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>