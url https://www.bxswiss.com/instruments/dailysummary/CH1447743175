--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de017b1799843de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc45d478db14ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da54d4fbc9a403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6e04b0eb3848d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e90a361be7d4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da54d4fbc9a403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a6466c6f8d46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6e04b0eb3848d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>97,380</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>100,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,310</x:t>
-[...53 lines deleted...]
-          <x:t>96,120</x:t>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>