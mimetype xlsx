--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc45d478db14ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ee332aa8f144ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6e04b0eb3848d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873bc9e109fe468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a6466c6f8d46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6e04b0eb3848d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6cedaf42dec4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873bc9e109fe468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,310</x:t>
-[...102 lines deleted...]
-          <x:t>92,650</x:t>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,640</x:t>
-[...156 lines deleted...]
-          <x:t>98,640</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,620</x:t>
-[...80 lines deleted...]
-          <x:t>97,160</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>