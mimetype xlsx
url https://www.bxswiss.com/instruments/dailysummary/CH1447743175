--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ee332aa8f144ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345a36dc6c234f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873bc9e109fe468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb5dfb162994f8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6cedaf42dec4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873bc9e109fe468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae987e8f1794c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb5dfb162994f8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>96,350</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,620</x:t>
-[...222 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,790</x:t>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,400</x:t>
-[...215 lines deleted...]
-          <x:t>95,850</x:t>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>