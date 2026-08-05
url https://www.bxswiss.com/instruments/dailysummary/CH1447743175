--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R345a36dc6c234f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4b7548dc9c4af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb5dfb162994f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadf0c12f28f4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae987e8f1794c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb5dfb162994f8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d6ca5889e743f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadf0c12f28f4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>94,500</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>