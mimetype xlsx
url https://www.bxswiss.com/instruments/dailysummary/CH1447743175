--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4b7548dc9c4af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f55e0473b4075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadf0c12f28f4310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f528379bfaa45c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d6ca5889e743f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadf0c12f28f4310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89bf41e4614477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f528379bfaa45c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>92,250</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>90,460</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>