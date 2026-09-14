--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f55e0473b4075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474e587ebb8a4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f528379bfaa45c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R962cb031c4884a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89bf41e4614477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f528379bfaa45c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2658a1b58dac4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R962cb031c4884a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.80% p.a. Barrier Reverse Convertible on MP Materials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>97,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>