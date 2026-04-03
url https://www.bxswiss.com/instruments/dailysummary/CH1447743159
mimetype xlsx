--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7158fc0644be45b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859e1497174c4135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafba23e92f7a4786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcb53186ea441d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f97cf322e3c46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafba23e92f7a4786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a1ed60828a4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcb53186ea441d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>99,240</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>