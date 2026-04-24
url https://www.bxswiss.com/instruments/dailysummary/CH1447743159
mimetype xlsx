--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859e1497174c4135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58f47ac695342d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcb53186ea441d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4504d9e45e92416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a1ed60828a4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcb53186ea441d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2a9cffa9834e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4504d9e45e92416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>89,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>