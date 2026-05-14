--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58f47ac695342d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e4201f9f264308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4504d9e45e92416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38c70601ab84847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2a9cffa9834e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4504d9e45e92416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f7f66bc2ce4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38c70601ab84847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>94,060</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,490</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>93,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,850</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>