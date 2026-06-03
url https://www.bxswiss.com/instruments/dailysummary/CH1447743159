--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e4201f9f264308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e80155cf63f423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38c70601ab84847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3b71ebeafc4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f7f66bc2ce4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38c70601ab84847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea1c41eb7844f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3b71ebeafc4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,840</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,320</x:t>
-[...48 lines deleted...]
-          <x:t>97,100</x:t>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>94,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>