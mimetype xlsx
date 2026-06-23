--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e80155cf63f423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6310ada3c41340bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3b71ebeafc4912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998408e54eef4d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea1c41eb7844f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3b71ebeafc4912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9691f725f47b4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998408e54eef4d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,710</x:t>
-[...43 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>97,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>