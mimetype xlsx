--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6310ada3c41340bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb56d01b42a64492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998408e54eef4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7e686840084f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9691f725f47b4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998408e54eef4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca55a2a9e244a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7e686840084f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>97,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...85 lines deleted...]
-          <x:t>98,640</x:t>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>