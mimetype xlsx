--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb56d01b42a64492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b7ee5f40694b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b7e686840084f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f4544e7e80420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca55a2a9e244a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b7e686840084f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3695de06978343b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f4544e7e80420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,310</x:t>
-[...372 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,810</x:t>
-[...161 lines deleted...]
-          <x:t>97,570</x:t>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>