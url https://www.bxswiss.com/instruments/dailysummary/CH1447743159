--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b7ee5f40694b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra784157570564f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f4544e7e80420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b7bc1055264682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3695de06978343b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f4544e7e80420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049501e368b54cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b7bc1055264682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,810</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>