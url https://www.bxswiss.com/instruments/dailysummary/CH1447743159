--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra784157570564f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56f0ed73c7d485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45b7bc1055264682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc520aa75793f44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049501e368b54cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45b7bc1055264682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4024c591368447b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc520aa75793f44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Sika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...38 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,635</x:t>
-[...4 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>101,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>