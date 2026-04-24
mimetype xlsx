--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2330f0af67694b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dedf29ba8a145df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7231a765e17c47b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a3470fc9bf495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R227a5945d236411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7231a765e17c47b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a7de291aa24fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a3470fc9bf495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,600</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>26.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>94,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>