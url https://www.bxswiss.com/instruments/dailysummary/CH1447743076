--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dedf29ba8a145df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3113f3b6e69b4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a3470fc9bf495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59a0554dbc14b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a7de291aa24fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a3470fc9bf495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c50614f8304a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59a0554dbc14b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>