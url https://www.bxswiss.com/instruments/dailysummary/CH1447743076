--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3113f3b6e69b4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cfe7e18773442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59a0554dbc14b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5deeb66d0424481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c50614f8304a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59a0554dbc14b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73d8ea5d4f541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5deeb66d0424481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...21 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,390</x:t>
-[...512 lines deleted...]
-          <x:t>101,485</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>