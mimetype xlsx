--- v7 (2026-06-05)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55cfe7e18773442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5702600265914b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5deeb66d0424481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed5ea8f269e4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73d8ea5d4f541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5deeb66d0424481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481f6b839a854280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed5ea8f269e4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447743076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,375</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...544 lines deleted...]
-          <x:t>100,725</x:t>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>