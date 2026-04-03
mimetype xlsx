--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90b589b3c424e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc12245ce674b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae255c0f6e894b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca8af1540fe4a2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6ac13763ef480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae255c0f6e894b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb143964d4a5440ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca8af1540fe4a2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>