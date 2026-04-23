--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc12245ce674b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf385f3a8349d4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca8af1540fe4a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778b749c75d34ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb143964d4a5440ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca8af1540fe4a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ea6c2e911c434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778b749c75d34ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>94,540</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>92,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>87,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>