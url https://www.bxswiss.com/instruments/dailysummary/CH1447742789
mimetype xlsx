--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf385f3a8349d4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62172d30b3f4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R778b749c75d34ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b4cddcd2d045d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ea6c2e911c434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R778b749c75d34ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1b76c7a49342b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b4cddcd2d045d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>