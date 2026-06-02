--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62172d30b3f4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315da81d98e54374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b4cddcd2d045d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53cad75625b4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1b76c7a49342b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b4cddcd2d045d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b10b8ab6f8444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53cad75625b4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>92,430</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,180</x:t>
-[...87 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,820</x:t>
-[...129 lines deleted...]
-          <x:t>91,760</x:t>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,440</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>