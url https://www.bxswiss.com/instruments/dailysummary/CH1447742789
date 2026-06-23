--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315da81d98e54374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba5f20463d5481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53cad75625b4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28f1a90dd744716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b10b8ab6f8444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53cad75625b4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re336f00fcbd74710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28f1a90dd744716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,940</x:t>
-[...16 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,800</x:t>
-[...225 lines deleted...]
-          <x:t>93,690</x:t>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>