--- v7 (2026-06-23)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba5f20463d5481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e972b107fc54a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28f1a90dd744716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree33839c6f3543a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re336f00fcbd74710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28f1a90dd744716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb2b3a9b79f41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree33839c6f3543a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>