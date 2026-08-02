--- v8 (2026-06-23)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e972b107fc54a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1449670e5a4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree33839c6f3543a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274e6baf65a74545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb2b3a9b79f41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree33839c6f3543a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc211c741193424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274e6baf65a74545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>94,430</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,790</x:t>
-[...6 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>93,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>95,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,420</x:t>
-[...161 lines deleted...]
-          <x:t>91,560</x:t>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>