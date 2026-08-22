--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1449670e5a4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8b0a4016664994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274e6baf65a74545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632e93ef3e244ce1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc211c741193424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274e6baf65a74545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169a03e9d941486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632e93ef3e244ce1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,470</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,910</x:t>
-[...53 lines deleted...]
-          <x:t>92,690</x:t>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,500</x:t>
-[...16 lines deleted...]
-          <x:t>95,400</x:t>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>93,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>94,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>