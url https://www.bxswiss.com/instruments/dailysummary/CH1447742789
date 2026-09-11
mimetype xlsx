--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8b0a4016664994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5288cb72f55e4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632e93ef3e244ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca17d5f85094bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169a03e9d941486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632e93ef3e244ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218b008e209f4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca17d5f85094bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,230</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>