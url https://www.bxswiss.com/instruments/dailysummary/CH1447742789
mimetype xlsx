--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5288cb72f55e4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a88c347b2774650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca17d5f85094bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbea29910dd741ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218b008e209f4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca17d5f85094bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fefc2954260438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbea29910dd741ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>