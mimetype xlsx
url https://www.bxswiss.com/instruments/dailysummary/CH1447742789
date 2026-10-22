--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a88c347b2774650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf68d0b78584a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbea29910dd741ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca2554ca8464e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fefc2954260438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbea29910dd741ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R507c6872e87e41f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca2554ca8464e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on On Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>74,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>