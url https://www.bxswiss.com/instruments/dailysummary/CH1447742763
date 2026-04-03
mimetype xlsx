--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504fd87214ff4fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb98e2bf5e0430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50bb6239d3f74731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9956dadf7a7a4053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd13cc7fee64417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50bb6239d3f74731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dac348aacdc4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9956dadf7a7a4053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,820</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>