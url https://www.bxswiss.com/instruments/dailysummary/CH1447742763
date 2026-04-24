--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb98e2bf5e0430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617570607f714dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9956dadf7a7a4053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe48945e9e34205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dac348aacdc4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9956dadf7a7a4053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52767607c4cd484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe48945e9e34205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...114 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,160</x:t>
-[...495 lines deleted...]
-          <x:t>86,260</x:t>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>