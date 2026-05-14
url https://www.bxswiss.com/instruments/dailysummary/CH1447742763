--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R617570607f714dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf524c9c46bc24e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe48945e9e34205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2454d9ff29884a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52767607c4cd484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe48945e9e34205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f45cc81c4a47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2454d9ff29884a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>