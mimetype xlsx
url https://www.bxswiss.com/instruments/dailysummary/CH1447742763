--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf524c9c46bc24e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52786533a5184bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2454d9ff29884a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080e8581ade34b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f45cc81c4a47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2454d9ff29884a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re616d3d980d54e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080e8581ade34b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,680</x:t>
-[...237 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>