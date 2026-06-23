--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52786533a5184bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36e67110feb466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080e8581ade34b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9acb58e5a24b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re616d3d980d54e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080e8581ade34b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f0067f2cdc4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9acb58e5a24b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>100,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...124 lines deleted...]
-          <x:t>101,845</x:t>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>102,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,170</x:t>
-[...215 lines deleted...]
-          <x:t>100,080</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>