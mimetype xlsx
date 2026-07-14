--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re36e67110feb466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa99768e28844511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9acb58e5a24b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5f0130e23149ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f0067f2cdc4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9acb58e5a24b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43228e4831764d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5f0130e23149ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...313 lines deleted...]
-          <x:t>100,685</x:t>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...58 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>