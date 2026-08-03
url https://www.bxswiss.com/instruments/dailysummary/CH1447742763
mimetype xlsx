--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa99768e28844511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829b44f5dc7a4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5f0130e23149ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49298fe6ea714388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43228e4831764d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5f0130e23149ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076cf6979bdc4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49298fe6ea714388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,290</x:t>
-[...70 lines deleted...]
-          <x:t>102,790</x:t>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>