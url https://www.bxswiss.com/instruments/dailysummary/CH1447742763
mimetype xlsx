--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829b44f5dc7a4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab998c5498394548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49298fe6ea714388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ce509466c6498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076cf6979bdc4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49298fe6ea714388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5551d8b4d5294d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ce509466c6498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10% p.a. Barrier Reverse Convertible on Affirm Holdings Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,830</x:t>
-[...26 lines deleted...]
-          <x:t>102,790</x:t>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,790</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,010</x:t>
-[...9 lines deleted...]
-          <x:t>102,770</x:t>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>