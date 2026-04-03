--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c592c4a8d6f46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda394c4d721f4c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267f1920d28c466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d332b391884b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re493cee128354e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267f1920d28c466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591303ca7dcc4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d332b391884b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.60% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,810</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>