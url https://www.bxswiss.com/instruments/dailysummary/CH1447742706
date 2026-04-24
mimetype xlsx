--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda394c4d721f4c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0563283fa5284e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d332b391884b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ebb308ad0d04334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R591303ca7dcc4640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d332b391884b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ae31b009984f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ebb308ad0d04334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.60% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...48 lines deleted...]
-          <x:t>94,240</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>96,700</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,360</x:t>
-[...144 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>