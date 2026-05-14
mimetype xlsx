--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0563283fa5284e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8407de43d93b4271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ebb308ad0d04334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8bc335841b4735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ae31b009984f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ebb308ad0d04334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c06c2c98c04161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8bc335841b4735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.60% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>