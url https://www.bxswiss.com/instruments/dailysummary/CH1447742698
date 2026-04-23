--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce1ca0cb3934e70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4894c2a4f0bf40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb95d7469ec4e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69577bf42c74740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20814c7ad6914c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb95d7469ec4e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9f72d0a89540f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69577bf42c74740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,250</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,000</x:t>
-[...38 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,050</x:t>
-[...166 lines deleted...]
-          <x:t>88,130</x:t>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>89,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>89,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>