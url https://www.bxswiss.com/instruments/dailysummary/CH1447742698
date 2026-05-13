--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4894c2a4f0bf40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa43e994be574c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69577bf42c74740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd52172a54d4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9f72d0a89540f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69577bf42c74740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65da212febd6491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd52172a54d4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>