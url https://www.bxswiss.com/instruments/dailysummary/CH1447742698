--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa43e994be574c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9da6baa51e147cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd52172a54d4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re962670ca1f545c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65da212febd6491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd52172a54d4f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2aa8f7394d43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re962670ca1f545c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>