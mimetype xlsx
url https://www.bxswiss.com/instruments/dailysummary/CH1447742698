--- v6 (2026-06-02)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9da6baa51e147cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d01f42d4004be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re962670ca1f545c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa21af42a2384078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2aa8f7394d43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re962670ca1f545c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655c6319750347ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa21af42a2384078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>98,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>