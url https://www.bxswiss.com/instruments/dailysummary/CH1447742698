--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d01f42d4004be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6672756ce74753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa21af42a2384078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd429561637dc4a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655c6319750347ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa21af42a2384078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e5d7c8f5cb4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd429561637dc4a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>95,460</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...63 lines deleted...]
-          <x:t>96,120</x:t>
+          <x:t>95,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>