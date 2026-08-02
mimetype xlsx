--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6672756ce74753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8259755fba1f4799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd429561637dc4a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780c5c8a2d734e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e5d7c8f5cb4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd429561637dc4a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883d45b5611d42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780c5c8a2d734e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...31 lines deleted...]
-          <x:t>95,850</x:t>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>95,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>