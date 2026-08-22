--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8259755fba1f4799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4708caf24e2d4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780c5c8a2d734e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d0395033ff46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883d45b5611d42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780c5c8a2d734e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re578c5ba87984201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d0395033ff46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>94,800</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,700</x:t>
-[...134 lines deleted...]
-          <x:t>94,240</x:t>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>96,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>