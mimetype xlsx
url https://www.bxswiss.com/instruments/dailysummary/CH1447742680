--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221fe2ef15fc4f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e560a3c5b84209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55916a31e8ae4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e723167c4b248fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d581a48b1874708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55916a31e8ae4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a88229645144a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e723167c4b248fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>