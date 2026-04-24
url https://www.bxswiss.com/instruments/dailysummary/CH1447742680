--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e560a3c5b84209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922489bedeca493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e723167c4b248fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54e7a37acc84b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a88229645144a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e723167c4b248fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16475a12da04e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54e7a37acc84b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,160</x:t>
-[...517 lines deleted...]
-          <x:t>95,750</x:t>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>