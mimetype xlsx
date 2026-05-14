--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R922489bedeca493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114cfc08fa5747c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54e7a37acc84b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e0b15de94e4ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc16475a12da04e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54e7a37acc84b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327f04a2124b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e0b15de94e4ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,430</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,810</x:t>
-[...124 lines deleted...]
-          <x:t>93,940</x:t>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,540</x:t>
-[...436 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>