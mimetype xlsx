--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114cfc08fa5747c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e899c6cae734bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e0b15de94e4ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2eea6963fa84a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327f04a2124b4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e0b15de94e4ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb36f8976b4481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2eea6963fa84a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...539 lines deleted...]
-          <x:t>95,470</x:t>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>