--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e899c6cae734bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4dcf86e2ef34b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2eea6963fa84a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref895ddb83c44229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb36f8976b4481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2eea6963fa84a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b321906ecd4486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref895ddb83c44229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,110</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,850</x:t>
-[...286 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,090</x:t>
-[...107 lines deleted...]
-          <x:t>97,980</x:t>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>97,660</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>