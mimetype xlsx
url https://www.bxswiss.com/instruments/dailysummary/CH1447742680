--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4dcf86e2ef34b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16b1d64fb6d4bd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref895ddb83c44229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340e73ec9dd740b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b321906ecd4486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref895ddb83c44229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c763475cac4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340e73ec9dd740b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>97,980</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>