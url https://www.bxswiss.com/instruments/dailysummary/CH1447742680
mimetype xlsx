--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16b1d64fb6d4bd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc7cd7a23914ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340e73ec9dd740b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c180dea3c294f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c763475cac4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340e73ec9dd740b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d199c05f18499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c180dea3c294f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on TUI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...495 lines deleted...]
-          <x:t>100,580</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>