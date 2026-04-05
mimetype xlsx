--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb49ffcf3c644d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b627f20b5a46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d3a41068884a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b96136493d406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc537691995814101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d3a41068884a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d072ad33e247b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b96136493d406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
-[...102 lines deleted...]
-          <x:t>98,520</x:t>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,270</x:t>
-[...65 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>98,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>