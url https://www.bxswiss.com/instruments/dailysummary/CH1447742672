--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b627f20b5a46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3ea7f0038d47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b96136493d406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab22aeed8324102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d072ad33e247b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b96136493d406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e32d5a59d1540f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab22aeed8324102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,570</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,230</x:t>
-[...16 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,920</x:t>
-[...178 lines deleted...]
-          <x:t>97,280</x:t>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...188 lines deleted...]
-          <x:t>98,450</x:t>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>