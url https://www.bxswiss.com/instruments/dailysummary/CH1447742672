--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3ea7f0038d47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd08e35e60bd4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab22aeed8324102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8d1856e4cb4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e32d5a59d1540f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab22aeed8324102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d62176048c413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8d1856e4cb4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
-[...33 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>