--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd08e35e60bd4239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98087ec481b44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8d1856e4cb4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd648475e408b4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d62176048c413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8d1856e4cb4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2aa1ff624214506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd648475e408b4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>93,170</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>89,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>