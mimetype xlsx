--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc98087ec481b44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d17cd5365ae47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd648475e408b4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fe5533d7fe4e54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2aa1ff624214506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd648475e408b4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd751c7c58bd3496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fe5533d7fe4e54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>