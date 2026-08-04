--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d17cd5365ae47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccb1807cdf24ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fe5533d7fe4e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc729dd7f79ad4e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd751c7c58bd3496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fe5533d7fe4e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54204b847193466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc729dd7f79ad4e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>88,690</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>78,090</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>