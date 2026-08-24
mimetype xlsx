--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccb1807cdf24ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34f163e2f114688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc729dd7f79ad4e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066e5fcd1e9644d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54204b847193466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc729dd7f79ad4e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1c399cf0dd40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066e5fcd1e9644d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,130</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,510</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>84,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>