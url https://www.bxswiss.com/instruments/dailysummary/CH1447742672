--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34f163e2f114688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10c5911a1284385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066e5fcd1e9644d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e33dac5b2b94f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1c399cf0dd40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066e5fcd1e9644d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfc00898170491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e33dac5b2b94f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>83,050</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,820</x:t>
-[...566 lines deleted...]
-          <x:t>90,650</x:t>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>