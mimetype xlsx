--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10c5911a1284385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d541d4791842b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e33dac5b2b94f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0949b23811b43b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebfc00898170491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e33dac5b2b94f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65df06511bbb400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0949b23811b43b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>