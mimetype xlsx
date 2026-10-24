--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d541d4791842b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde9bff363e240b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0949b23811b43b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847ef741afc24f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65df06511bbb400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0949b23811b43b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3face91ea3914426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847ef741afc24f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,930</x:t>
-[...129 lines deleted...]
-          <x:t>81,530</x:t>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,840</x:t>
-[...301 lines deleted...]
-          <x:t>77,940</x:t>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>