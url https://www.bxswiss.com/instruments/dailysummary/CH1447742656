--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256051485a1d401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e882c5df7447dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a2729a31724c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17708277699944af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af7dd210a834b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a2729a31724c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b55d67379504713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17708277699944af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>