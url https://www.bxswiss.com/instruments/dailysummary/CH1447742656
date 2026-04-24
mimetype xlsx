--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e882c5df7447dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2f4bde452e424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17708277699944af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24feee37935548cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b55d67379504713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17708277699944af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af44722b6bc4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24feee37935548cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,050</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>93,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>