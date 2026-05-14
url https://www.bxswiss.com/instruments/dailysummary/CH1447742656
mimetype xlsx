--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d2f4bde452e424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142bc6e21b774140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24feee37935548cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8194586176043d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af44722b6bc4b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24feee37935548cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59e7b52bae0452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8194586176043d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...80 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,070</x:t>
-[...242 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>