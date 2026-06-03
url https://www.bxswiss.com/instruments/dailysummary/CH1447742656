--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142bc6e21b774140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be4f26af8334160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8194586176043d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f971a4a6fd4f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59e7b52bae0452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8194586176043d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f96424307534eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f971a4a6fd4f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...4 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,520</x:t>
-[...242 lines deleted...]
-          <x:t>98,080</x:t>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>