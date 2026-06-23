--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be4f26af8334160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879c86f107d14c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f971a4a6fd4f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re776fc8d84f14ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f96424307534eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f971a4a6fd4f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9d979af33449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re776fc8d84f14ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>97,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>