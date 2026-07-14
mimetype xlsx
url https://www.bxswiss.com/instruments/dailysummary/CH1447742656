--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879c86f107d14c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219750f9bdeb4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re776fc8d84f14ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d634fe9687245e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9d979af33449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re776fc8d84f14ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12e8a74faff44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d634fe9687245e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,270</x:t>
-[...26 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>99,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>99,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>