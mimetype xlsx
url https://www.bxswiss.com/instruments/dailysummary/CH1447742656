--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219750f9bdeb4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc72ec7680ae4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d634fe9687245e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e791733cf9e412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12e8a74faff44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d634fe9687245e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd462e839cba2412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e791733cf9e412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>99,400</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>