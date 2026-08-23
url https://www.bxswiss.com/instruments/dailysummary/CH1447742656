--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc72ec7680ae4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7be2e1f657c4096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e791733cf9e412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cae3406a7e4727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd462e839cba2412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e791733cf9e412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b3700881f74473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cae3406a7e4727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...58 lines deleted...]
-          <x:t>100,010</x:t>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>