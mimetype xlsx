--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7be2e1f657c4096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2530be044084050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cae3406a7e4727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re073e50737304aea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b3700881f74473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cae3406a7e4727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ef571664854592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re073e50737304aea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>101,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,075</x:t>
-[...318 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>100,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>