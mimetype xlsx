--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a43a18dcd8448c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c52fd7ee4c4f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bde4482ce7f460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b894182e83d4e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1eee46b49c4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bde4482ce7f460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999caf7e05e74268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b894182e83d4e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,200</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...26 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>99,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...512 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>