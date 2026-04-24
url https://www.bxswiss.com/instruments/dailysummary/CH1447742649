--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c52fd7ee4c4f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58150271b38742f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b894182e83d4e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cbf00d28e9e4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999caf7e05e74268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b894182e83d4e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4aef5cc04024510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cbf00d28e9e4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,690</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...571 lines deleted...]
-          <x:t>97,920</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>