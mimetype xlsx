--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58150271b38742f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24771f070aa4712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cbf00d28e9e4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98486322d804b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4aef5cc04024510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cbf00d28e9e4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4cf7a41fc943b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98486322d804b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,800</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,460</x:t>
-[...367 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,620</x:t>
-[...193 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>