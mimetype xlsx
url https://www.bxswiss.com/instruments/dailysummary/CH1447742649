--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24771f070aa4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c4f0e7f0f6484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98486322d804b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812f8b8e88904caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4cf7a41fc943b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98486322d804b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e5b7e703bd43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812f8b8e88904caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,620</x:t>
-[...48 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,655</x:t>
-[...404 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>