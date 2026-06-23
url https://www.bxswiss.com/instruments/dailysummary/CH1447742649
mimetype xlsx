--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c4f0e7f0f6484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4d1417157b43e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R812f8b8e88904caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6761991c35744ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e5b7e703bd43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R812f8b8e88904caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da1f0481ab74193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6761991c35744ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>100,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...171 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>