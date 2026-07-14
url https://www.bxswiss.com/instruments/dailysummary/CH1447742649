--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4d1417157b43e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd848e85fedc84929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6761991c35744ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c25c33129d4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da1f0481ab74193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6761991c35744ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33afc4f6283a4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c25c33129d4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...4 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
-[...11 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,915</x:t>
-[...490 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>