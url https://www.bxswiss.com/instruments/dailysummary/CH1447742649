--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd848e85fedc84929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e852a9a8844d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c25c33129d4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f399161dd44d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33afc4f6283a4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c25c33129d4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a8b68ed5e44d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f399161dd44d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>101,695</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>102,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>