--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e852a9a8844d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87eeff97ba91434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f399161dd44d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b2eccc379f4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a8b68ed5e44d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f399161dd44d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cf36c744e943ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b2eccc379f4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,245</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,580</x:t>
-[...87 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>91,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>