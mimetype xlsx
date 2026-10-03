--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87eeff97ba91434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bfe17e4b7a42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b2eccc379f4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7bbb01267647d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45cf36c744e943ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b2eccc379f4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb343760509847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7bbb01267647d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>102,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,180</x:t>
-[...85 lines deleted...]
-          <x:t>102,680</x:t>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>