--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bfe17e4b7a42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4f9efacd1b4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7bbb01267647d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a47e7af39294a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb343760509847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7bbb01267647d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ba3c119fdc4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a47e7af39294a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>