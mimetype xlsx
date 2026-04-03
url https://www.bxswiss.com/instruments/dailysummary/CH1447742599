--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5d6b05c1c5444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67cb0e41013f47dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4970c64790e54d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red72d06f492c4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14271b835da54a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4970c64790e54d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bc077c461949e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red72d06f492c4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,280</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,870</x:t>
-[...92 lines deleted...]
-          <x:t>86,490</x:t>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,240</x:t>
-[...26 lines deleted...]
-          <x:t>84,510</x:t>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>84,440</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>