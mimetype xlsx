--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67cb0e41013f47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbbd3c7d8944bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red72d06f492c4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c24357770ad41b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2bc077c461949e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red72d06f492c4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4431429bb5451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c24357770ad41b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>84,470</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>84,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,250</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>87,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,850</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>