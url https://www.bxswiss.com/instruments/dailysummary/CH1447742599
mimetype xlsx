--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbbd3c7d8944bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d7ab223b0748e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c24357770ad41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ead407e25df49e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4431429bb5451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c24357770ad41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bd4fd9e32b424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ead407e25df49e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>93,790</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>