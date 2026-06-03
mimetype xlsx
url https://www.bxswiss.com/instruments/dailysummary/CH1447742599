--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d7ab223b0748e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa66c03312274757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ead407e25df49e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5f7103d650420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bd4fd9e32b424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ead407e25df49e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140c7ce68f144bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5f7103d650420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,010</x:t>
-[...70 lines deleted...]
-          <x:t>100,480</x:t>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...355 lines deleted...]
-          <x:t>100,360</x:t>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>