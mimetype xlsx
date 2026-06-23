--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa66c03312274757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815cc6fc670d49b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5f7103d650420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67123fff96f642fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140c7ce68f144bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5f7103d650420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49d7058df30443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67123fff96f642fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>99,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>100,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...205 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>