--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815cc6fc670d49b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aeb2f77c70c4604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67123fff96f642fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad55930692b42d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra49d7058df30443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67123fff96f642fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e128d42733d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad55930692b42d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...286 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,875</x:t>
-[...107 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>101,695</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>