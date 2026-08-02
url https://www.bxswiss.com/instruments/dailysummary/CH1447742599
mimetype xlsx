--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aeb2f77c70c4604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R721a552b73f947d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad55930692b42d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccf3ba53ece49a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e128d42733d4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad55930692b42d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15c82eafdbcd4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccf3ba53ece49a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
-[...38 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>100,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,215</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>