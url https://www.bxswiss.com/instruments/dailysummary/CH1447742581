--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169f4695615049f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69348dc6184b42f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bfab32364c4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b35952bedd84ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a89b12cfa84b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bfab32364c4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371a32b7c0094069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b35952bedd84ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,810</x:t>
-[...16 lines deleted...]
-          <x:t>98,490</x:t>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,100</x:t>
-[...593 lines deleted...]
-          <x:t>92,330</x:t>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>