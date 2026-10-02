--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69348dc6184b42f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73689dc3e7334cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b35952bedd84ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcd8e560a62476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371a32b7c0094069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b35952bedd84ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11598039621e4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcd8e560a62476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>96,020</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>