--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73689dc3e7334cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd26330c72717457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcd8e560a62476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46122a77aadb4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11598039621e4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcd8e560a62476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90ad4a1310841e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46122a77aadb4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,920</x:t>
-[...97 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,260</x:t>
-[...70 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,990</x:t>
-[...188 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>