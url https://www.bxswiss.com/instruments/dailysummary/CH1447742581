--- v3 (2026-03-14)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93914dad485478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874137d6865742ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9488a3cd6b1481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f86f60d43524667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfe500d2fb4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9488a3cd6b1481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280a0a22e20d4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f86f60d43524667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,630</x:t>
-[...291 lines deleted...]
-          <x:t>86,890</x:t>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,890</x:t>
+          <x:t>90,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>89,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>