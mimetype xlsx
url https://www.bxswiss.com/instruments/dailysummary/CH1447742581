--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874137d6865742ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15d483d3e2c4b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f86f60d43524667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4d169c0fb04530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280a0a22e20d4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f86f60d43524667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e921e8b411c401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4d169c0fb04530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>88,410</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>08.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,500</x:t>
-[...134 lines deleted...]
-          <x:t>92,410</x:t>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>93,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>