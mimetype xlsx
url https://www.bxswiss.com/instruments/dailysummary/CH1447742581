--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15d483d3e2c4b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b566573d3c44e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4d169c0fb04530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8ab79eaa5d4086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e921e8b411c401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4d169c0fb04530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38cf447d86148c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8ab79eaa5d4086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>92,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>94,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>95,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>