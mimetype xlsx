--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b566573d3c44e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ab5594c1b54873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8ab79eaa5d4086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45dff5a78144ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38cf447d86148c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8ab79eaa5d4086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa18df524ca4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45dff5a78144ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>