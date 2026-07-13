--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ab5594c1b54873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2411bb3bb2514086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45dff5a78144ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra182b05dcafa4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa18df524ca4684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45dff5a78144ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcc6b2e19bd4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra182b05dcafa4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>98,490</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,560</x:t>
-[...48 lines deleted...]
-          <x:t>97,060</x:t>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>96,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,380</x:t>
-[...193 lines deleted...]
-          <x:t>97,480</x:t>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>