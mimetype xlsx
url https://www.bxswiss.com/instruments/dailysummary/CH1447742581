--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2411bb3bb2514086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e6c4e73ddd46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra182b05dcafa4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb623478f113b4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcc6b2e19bd4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra182b05dcafa4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64771088b8634d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb623478f113b4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>96,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>