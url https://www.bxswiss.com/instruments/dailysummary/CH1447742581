--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e6c4e73ddd46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169f4695615049f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb623478f113b4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bfab32364c4c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64771088b8634d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb623478f113b4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a89b12cfa84b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bfab32364c4c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Logitech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,490</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
-        </x:is>
-[...602 lines deleted...]
-          <x:t>95,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>