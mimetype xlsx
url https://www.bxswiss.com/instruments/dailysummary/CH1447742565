--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ee645628ac46b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575cafd6efed4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra247bf7c6f1e4193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea033d2bf8344fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8372ea7766a84432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra247bf7c6f1e4193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5cdc1f85fda4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea033d2bf8344fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,385</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,120</x:t>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>103,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>13.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,885</x:t>
-[...4 lines deleted...]
-          <x:t>103,215</x:t>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>103,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,685</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>103,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>