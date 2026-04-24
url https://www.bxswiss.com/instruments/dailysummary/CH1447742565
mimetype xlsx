--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575cafd6efed4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a39bedf0d054bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea033d2bf8344fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a9c51033e34c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5cdc1f85fda4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea033d2bf8344fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2750998c8f5b44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a9c51033e34c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>103,355</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>103,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,840</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,610</x:t>
-[...188 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>