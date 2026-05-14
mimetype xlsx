--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a39bedf0d054bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb57f8f2bf248d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a9c51033e34c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc075fb23bb474cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2750998c8f5b44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a9c51033e34c8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6640bb0f75c4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc075fb23bb474cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,640</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,610</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>