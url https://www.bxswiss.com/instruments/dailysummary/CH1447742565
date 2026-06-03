--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb57f8f2bf248d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc130da010c7c43f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc075fb23bb474cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8566b92171b494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6640bb0f75c4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc075fb23bb474cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e869bafbf894a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8566b92171b494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,090</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,760</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...16 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,830</x:t>
-[...31 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>98,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,440</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>98,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>