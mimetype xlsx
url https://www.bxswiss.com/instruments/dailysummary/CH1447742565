--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc130da010c7c43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6f9ce88f194c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8566b92171b494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9958a9f3c425413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e869bafbf894a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8566b92171b494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd923b81becbb46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9958a9f3c425413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>98,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,010</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>98,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,200</x:t>
-[...11 lines deleted...]
-          <x:t>97,910</x:t>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>98,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>