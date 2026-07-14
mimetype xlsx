--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6f9ce88f194c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea638ea61c174ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9958a9f3c425413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51d56d3a20e4eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd923b81becbb46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9958a9f3c425413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c5a9c1efa5450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51d56d3a20e4eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,980</x:t>
-[...48 lines deleted...]
-          <x:t>98,790</x:t>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,790</x:t>
-[...11 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>98,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>