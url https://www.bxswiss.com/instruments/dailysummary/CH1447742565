--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea638ea61c174ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdfd7fa5ae7420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51d56d3a20e4eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cd66da7daf459f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c5a9c1efa5450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51d56d3a20e4eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3604cc76bede4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cd66da7daf459f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>98,150</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>99,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>