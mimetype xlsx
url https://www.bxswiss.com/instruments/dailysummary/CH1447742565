--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdfd7fa5ae7420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43889c8ed7014bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cd66da7daf459f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7d80d22b514b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3604cc76bede4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cd66da7daf459f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff24f29b9f444ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7d80d22b514b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,675</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,740</x:t>
-[...53 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>98,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>