--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43889c8ed7014bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c53adc5d0c4189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7d80d22b514b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4fd619a9fa4e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff24f29b9f444ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7d80d22b514b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6452f492a654585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4fd619a9fa4e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>99,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,700</x:t>
-[...389 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...70 lines deleted...]
-          <x:t>99,550</x:t>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,080</x:t>
-[...58 lines deleted...]
-          <x:t>99,630</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>