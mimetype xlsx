--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3868111d9af74884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fdc35c5dea4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bdcbc5f64343b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c3894d6d464fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09892b15cdab4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bdcbc5f64343b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbbf287590e404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c3894d6d464fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>