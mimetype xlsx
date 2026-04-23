--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01fdc35c5dea4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689f3013e122436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c3894d6d464fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf27b12941234ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbbf287590e404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c3894d6d464fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R429afb760f6649f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf27b12941234ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,170</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...593 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>