--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689f3013e122436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798998d15176497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf27b12941234ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra275a8ab56c74da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R429afb760f6649f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf27b12941234ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51158afd91bb4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra275a8ab56c74da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,160</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...168 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,840</x:t>
-[...306 lines deleted...]
-          <x:t>99,020</x:t>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>