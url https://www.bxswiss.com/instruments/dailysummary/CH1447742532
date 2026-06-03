--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798998d15176497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e20711f443a415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra275a8ab56c74da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356d55d46d624dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51158afd91bb4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra275a8ab56c74da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra503f34b2e884881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356d55d46d624dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>