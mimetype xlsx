--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e20711f443a415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594884edf62c49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356d55d46d624dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf680bcf3bb4517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra503f34b2e884881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356d55d46d624dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red466f41ab4d4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf680bcf3bb4517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,170</x:t>
-[...421 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>97,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>