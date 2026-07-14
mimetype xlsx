--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594884edf62c49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803c4f2e627945c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf680bcf3bb4517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37617ee7519949f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red466f41ab4d4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf680bcf3bb4517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c66807014604a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37617ee7519949f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,010</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,940</x:t>
-[...436 lines deleted...]
-          <x:t>98,960</x:t>
+          <x:t>97,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>