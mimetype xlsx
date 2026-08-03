--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803c4f2e627945c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906232975b4b44ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37617ee7519949f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463811222c454169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c66807014604a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37617ee7519949f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e915c98e644f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463811222c454169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,920</x:t>
-[...156 lines deleted...]
-          <x:t>98,960</x:t>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,960</x:t>
-[...43 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>97,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>