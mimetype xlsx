--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906232975b4b44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914330e887cf4226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R463811222c454169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra107e3b14bd34d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e915c98e644f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R463811222c454169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ad86e0d42042bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra107e3b14bd34d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...566 lines deleted...]
-          <x:t>95,820</x:t>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>