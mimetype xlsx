--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914330e887cf4226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e119becd284750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra107e3b14bd34d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f8a9a42ea54ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ad86e0d42042bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra107e3b14bd34d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c6949ce14443b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f8a9a42ea54ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>