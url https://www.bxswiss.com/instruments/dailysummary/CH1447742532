--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e119becd284750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbbee13c4d84203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f8a9a42ea54ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba7afeb90f34d3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c6949ce14443b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f8a9a42ea54ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203a9ebed6ca450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba7afeb90f34d3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>