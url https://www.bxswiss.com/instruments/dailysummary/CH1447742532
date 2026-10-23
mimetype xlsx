--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbbee13c4d84203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re166a9da46ac4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba7afeb90f34d3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0722aef89f4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203a9ebed6ca450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba7afeb90f34d3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa3c473018949c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0722aef89f4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.00% p.a. Barrier Reverse Convertible on Amrize</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,260</x:t>
-[...16 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,100</x:t>
-[...333 lines deleted...]
-          <x:t>84,690</x:t>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>