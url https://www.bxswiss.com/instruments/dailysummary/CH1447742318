--- v4 (2026-02-26)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e25ddc51334074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96278da796d544e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3fbe059e9f429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a87761a210e453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce461cd254084f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3fbe059e9f429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b89100c5144d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a87761a210e453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...230 lines deleted...]
-          <x:t>98,890</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>98,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>