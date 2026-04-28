--- v5 (2026-04-08)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96278da796d544e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61da523145704ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a87761a210e453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978ccd61598244c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b89100c5144d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a87761a210e453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a7abb256684977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978ccd61598244c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,810</x:t>
-[...313 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>99,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>