--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61da523145704ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re049edce1caf4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978ccd61598244c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fce79829384116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2a7abb256684977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978ccd61598244c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0801ad9938dc4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fce79829384116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>101,375</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
-[...75 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,645</x:t>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...9 lines deleted...]
-          <x:t>102,020</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>