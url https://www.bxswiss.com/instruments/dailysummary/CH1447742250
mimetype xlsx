--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c48af8aceb24b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce65edfaf06246c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb2beeab35541b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb670351c3ec4f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab9a24d9d724baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb2beeab35541b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8941babf63fa49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb670351c3ec4f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...382 lines deleted...]
-          <x:t>100,855</x:t>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>