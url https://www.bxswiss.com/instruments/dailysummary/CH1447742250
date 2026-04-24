--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce65edfaf06246c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27adbb3c2c6e4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb670351c3ec4f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247d3cf91c434a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8941babf63fa49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb670351c3ec4f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05589c04532c4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247d3cf91c434a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,330</x:t>
-[...16 lines deleted...]
-          <x:t>101,155</x:t>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,675</x:t>
-[...350 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>101,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>