--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27adbb3c2c6e4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd65f8279c5949a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247d3cf91c434a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bcbc1b4de5746b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05589c04532c4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247d3cf91c434a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf307c51b7b7e4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bcbc1b4de5746b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Bachem</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>08.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,910</x:t>
-[...75 lines deleted...]
-          <x:t>101,835</x:t>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,835</x:t>
-[...16 lines deleted...]
-          <x:t>101,910</x:t>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,910</x:t>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>102,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,020</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>102,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>