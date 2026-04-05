--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dde2ee8c87546a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf87404547f4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059ea05988474d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765cd0491d5040f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef0d57df5844fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059ea05988474d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477c7cca1712473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765cd0491d5040f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>99,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...75 lines deleted...]
-          <x:t>99,400</x:t>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,400</x:t>
-[...112 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>