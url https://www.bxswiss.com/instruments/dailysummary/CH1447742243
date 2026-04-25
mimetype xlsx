--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf87404547f4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91329c87203944ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765cd0491d5040f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ad5d35b72b4bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R477c7cca1712473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765cd0491d5040f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4863a22a422d47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ad5d35b72b4bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,350</x:t>
-[...58 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>99,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...188 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>