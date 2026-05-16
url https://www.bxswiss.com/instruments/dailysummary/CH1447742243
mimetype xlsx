--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91329c87203944ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae6e8541004b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63ad5d35b72b4bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ccd895d054145bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4863a22a422d47ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63ad5d35b72b4bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1e055053b44a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ccd895d054145bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...388 lines deleted...]
-        <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,760</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>93,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>