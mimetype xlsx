--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ae6e8541004b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c91d260c234780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ccd895d054145bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064077a71b29463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1e055053b44a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ccd895d054145bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bc1f9778b145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064077a71b29463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>98,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>