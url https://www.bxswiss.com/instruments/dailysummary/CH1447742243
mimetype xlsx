--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0c91d260c234780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabcc650532f4c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064077a71b29463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeec1d275d64a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29bc1f9778b145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064077a71b29463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041377513b864a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeec1d275d64a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,180</x:t>
-[...291 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,870</x:t>
-[...166 lines deleted...]
-          <x:t>94,580</x:t>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>