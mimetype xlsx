--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabcc650532f4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaffe15672694015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeec1d275d64a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde90da373ac34c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041377513b864a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeec1d275d64a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986fb360476a4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde90da373ac34c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,210</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,700</x:t>
-[...38 lines deleted...]
-          <x:t>95,870</x:t>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,870</x:t>
-[...475 lines deleted...]
-          <x:t>95,510</x:t>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>97,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,960</x:t>
-[...21 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,040</x:t>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>