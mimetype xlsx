--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaffe15672694015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75025b2784ed414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde90da373ac34c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0329463c695d4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986fb360476a4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde90da373ac34c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6369b88fd388499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0329463c695d4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,040</x:t>
-[...97 lines deleted...]
-          <x:t>98,200</x:t>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,110</x:t>
-[...87 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...16 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...144 lines deleted...]
-          <x:t>98,340</x:t>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>