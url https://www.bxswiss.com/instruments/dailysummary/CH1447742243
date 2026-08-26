--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75025b2784ed414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea0f3990c984133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0329463c695d4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6451f9737c694bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6369b88fd388499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0329463c695d4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b1f52466c5499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6451f9737c694bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...16 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,130</x:t>
-[...200 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,100</x:t>
-[...232 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,140</x:t>
+          <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>98,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>