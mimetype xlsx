--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea0f3990c984133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21c8ceaa41a4cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6451f9737c694bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab63a902e5e6464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b1f52466c5499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6451f9737c694bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf441796b9cc640b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab63a902e5e6464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Barry Callebaut</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1447742243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,110</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>98,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,850</x:t>
-[...36 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>